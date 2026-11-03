--- v0 (2026-08-25)
+++ v1 (2026-11-03)
@@ -12,259 +12,700 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="170">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="311">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Agente</t>
   </si>
   <si>
     <t>Cargo</t>
   </si>
   <si>
     <t>Cidade</t>
   </si>
   <si>
     <t>Valor unitário</t>
   </si>
   <si>
     <t>Quantidade</t>
   </si>
   <si>
     <t>Valor total</t>
   </si>
   <si>
+    <t>01/09/2026</t>
+  </si>
+  <si>
+    <t>15/09/2026 a 19/09/2026</t>
+  </si>
+  <si>
+    <t>YURI DE SOUSA LIMA</t>
+  </si>
+  <si>
+    <t>Chefe de Gabinete parlamentar</t>
+  </si>
+  <si>
+    <t>Brasília - DF</t>
+  </si>
+  <si>
+    <t>1.080,00</t>
+  </si>
+  <si>
+    <t>5.400,00</t>
+  </si>
+  <si>
+    <t>MOTIVO:Conceder ao Sr. YURI DE SOUZA LIMA, Chefe de Gabinete parlamentar da Câmara Municipal de Açailândia, 05 (cinco) diárias, totalizando o valor de R$ 5.400,00 (cinco mil e quatrocentos reais) para o custeio das despesas referentes à viagem à Brasília-DF, nos dias 15 a 19 de setembro do corrente ano. Para participar do IV Congresso Brasileiro de Comunicação Publica.PORTARIA N° 68/2026, DE 01 DE SETEMBRO DE 2026</t>
+  </si>
+  <si>
+    <t>MARIA CLEIA SOUZA SILVA</t>
+  </si>
+  <si>
+    <t>Assistente de Imprensa</t>
+  </si>
+  <si>
+    <t>750,00</t>
+  </si>
+  <si>
+    <t>3.750,00</t>
+  </si>
+  <si>
+    <t>MOTIVO:Conceder a Sra. MARIA CLEIA SOUZA SILVA, Assistente de Imprensa da Câmara Municipal de Açailândia, 05 (cinco) diárias, totalizando o valor de R$ 3.750,00 (três mil e setecentos e cinquenta reais) para o custeio das despesas referentes à viagem à Brasília-DF, nos dias 15 a 19 de setembro do corrente ano. Para participar do IV Congresso Brasileiro de Comunicação Publica.PORTARIA N° 69/2026, DE 01 DE SETEMBRO DE 2026</t>
+  </si>
+  <si>
+    <t>26/08/2026</t>
+  </si>
+  <si>
+    <t>26/08/2026 a 28/08/2026</t>
+  </si>
+  <si>
+    <t>EMILIO RONDINELLE VIDAL DE LIMA</t>
+  </si>
+  <si>
+    <t>Agente de Contratação</t>
+  </si>
+  <si>
+    <t>São Luís - MA</t>
+  </si>
+  <si>
+    <t>660,00</t>
+  </si>
+  <si>
+    <t>1.980,00</t>
+  </si>
+  <si>
+    <t>MOTIVO:Conceder ao Sr. EMILIO RONDINELLE VIDAL DE LIMA, Agente de Contratação da Câmara Municipal de Açailândia, 03 (três) diárias, totalizando o valor de R$ 1.980,00 (mil novecentos e oitenta reais) para custear as despesas de viagem à capital do Estado, São Luís/MA, nos dias 26 a 28 de agosto do corrente ano. Para participar do Treinamento sobre a Reforma Tributária, promovido pela FIEMA, visando ao aprimoramento e à atualização dos conhecimentos técnicos necessários ao desempenho de suas atribuições no âmbito da Câmara Municipal de Açailândia.</t>
+  </si>
+  <si>
+    <t>24/08/2026</t>
+  </si>
+  <si>
+    <t>24/08/2026 a 24/08/2026</t>
+  </si>
+  <si>
+    <t>MÁRCIO GEORGE RAFAEL MENDES</t>
+  </si>
+  <si>
+    <t>Assessor Contábil</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>MOTIVO:Conceder ao Sr. MÁRCIO GEORGE RAFAEL MENDES, Assessor Contábil da Câmara Municipal de Açailândia, 03 (três) diárias, totalizando o valor de R$ 1.980,00 (mil novecentos e oitenta reais) para participar do Treinamento sobre a Reforma Tributária, promovido pela FIEMA, visando ao aprimoramento e à atualização dos conhecimentos técnicos necessários ao desempenho de suas atribuições no âmbito da Câmara Municipal de Açailândia.PORTARIA N° 64/2026, DE 24 DE AGOSTO DE 2026</t>
+  </si>
+  <si>
+    <t>MARCOS SANTOS NASCIMENTO</t>
+  </si>
+  <si>
+    <t>Controlador Geral</t>
+  </si>
+  <si>
+    <t>MOTIVO:Conceder ao Sr. MARCOS SANTOS NASCIMENTO, Controlador Geral da Câmara Municipal de Açailândia, 03 (três) diárias, totalizando o valor de R$ 1.980,00 (mil novecentos e oitenta reais) para participar do Treinamento sobre a Reforma Tributária, promovido pela FIEMA, visando ao aprimoramento e à atualização dos conhecimentos técnicos necessários ao desempenho de suas atribuições no âmbito da Câmara Municipal de Açailândia.PORTARIA N° 65/2026, DE 24 DE AGOSTO DE 2026</t>
+  </si>
+  <si>
+    <t>21/08/2026</t>
+  </si>
+  <si>
+    <t>23/08/2026 a 24/08/2026</t>
+  </si>
+  <si>
+    <t>VILLEGAGNON DE SOUZA LIMA</t>
+  </si>
+  <si>
+    <t>Vereador</t>
+  </si>
+  <si>
+    <t>800,00</t>
+  </si>
+  <si>
+    <t>1.600,00</t>
+  </si>
+  <si>
+    <t>MOTIVO:° Conceder ao Sr. VILLEGAGNON DE SOUSA LIMA Vereador da Câmara Municipal de Açailândia, 02 (duas) diárias, no valor total de R$ 1.600,00 (um mil e seiscentos reais), para custear as despesas de viagem à capital do Estado, São Luís/MA, nos dias 23 e 24 de agosto do corrente ano. Para cumprir agenda institucional com o Deputado Estadual Antônio Pereira, onde serão tratados assuntos de relevante interesse público, especialmente relacionados à viabilização e ao acompanhamento de demandas referentes à realização de cirurgias eletivas.PORTARIA N° 63/2026, DE 21 DE AGOSTO DE 2026</t>
+  </si>
+  <si>
+    <t>11/08/2026 a 12/08/2026</t>
+  </si>
+  <si>
+    <t>OZIEL DA SILVA COSTA</t>
+  </si>
+  <si>
+    <t>Assessor Especial de Controle de Documentos</t>
+  </si>
+  <si>
+    <t>360,00</t>
+  </si>
+  <si>
+    <t>720,00</t>
+  </si>
+  <si>
+    <t>MOTIVO:Conceder ao Sr. OZIEL DA SILVA COSTA, Assessor Especial de Controle de Documentos da Câmara Municipal de Açailândia, 02 (duas) diárias, no valor total de R$ 720,00 (setecentos e vinte reais), para custear as despesas de viagem à capital do Estado, São Luís/MA, nos dias 11 e 12 de agosto do corrente ano. A viagem tem por finalidade acompanhar a Vereadora Thais Brito Lugon em agenda institucional, com participação em reuniões junto ao Deputado Federal Fábio Macedo e ao Deputado Estadual Davi Brandão, para tratar de demandas e assuntos de interesse do Município de Açailândia.</t>
+  </si>
+  <si>
+    <t>11/08/2026</t>
+  </si>
+  <si>
+    <t>THAIS BRITO LUGON</t>
+  </si>
+  <si>
+    <t>VEREADORA</t>
+  </si>
+  <si>
+    <t>MOTIVO:Conceder a Sra. THAIS BRITO LUGON, Vereadora da Câmara Municipal de Açailândia, 02 (duas) diárias, no valor total de R$ 1.600,00 (um mil e seiscentos reais), para custear as despesas de viagem à capital do Estado, São Luís/MA, nos dias 11 e 12 de agosto do corrente ano. Para cumprir agenda institucional, incluindo reuniões com o Deputado Federal Fábio Macedo e o Deputado Estadual Davi Brandão, que terão como finalidade tratar de demandas de interesse do município de Açailândia, buscando viabilização de recursos e projetos para a população.PORTARIA N° 61/2026, DE 11 DE AGOSTO DE 2026</t>
+  </si>
+  <si>
+    <t>10/08/2026</t>
+  </si>
+  <si>
+    <t>10/08/2026 a 12/08/2026</t>
+  </si>
+  <si>
+    <t>RAYANNE SILVA MACHADO</t>
+  </si>
+  <si>
+    <t>Chefe do departmento de licitação</t>
+  </si>
+  <si>
+    <t>São Luis - MA</t>
+  </si>
+  <si>
+    <t>MOTIVO:Conceder ao Sra. RAYANNE SILVA MACHADO, Chefe do departmento de licitação da Câmara Municipal de Açailândia, 03 (três) diárias, no valor total de R$ 1.980,00 (mil, novecentos e oitenta reais), para custear as despesas com hosprdagem, alimentação e locomoção durante a viagem para capital São Luis –MA nos dias 10, 11 e 12 de agosto do corrente ano ano. Para participa do curso de do curso de capacitação de Planejamento de Contratação de Obras Públicas e Serviços de Engenharia, incluindo o uso de Inteligência Artificial. Realizado pelo Instituto Federal do Maranhão – IFMA.PORTARIA N° 60/2026, DE 11 DE AGOSTO DE 2026</t>
+  </si>
+  <si>
+    <t>05/08/2026</t>
+  </si>
+  <si>
+    <t>05/08/2026 a 07/08/2026</t>
+  </si>
+  <si>
+    <t>CONTADOR</t>
+  </si>
+  <si>
+    <t>cidade Teresina - PI</t>
+  </si>
+  <si>
+    <t>MOTIVO:Conceder ao Sr. MÁRCIO GEORGE RAFAEL MENDES, Assessor Contábil da Câmara Municipal de Açailândia, 03 (três) diárias no valor total de R$ 1.980,00 (um mil novecentos e oitenta reais) para custear às despesas de viagem a cidade Teresina – PI nos dias 05, 06 e 07 de agosto do corrente ano, para participar de um treinamento sobre SICONFI RGF junto a ADTR Informática O treinamento sobre o SICONFI RGF tem como objetivo capacitar os participantes para a correta utilização do sistema voltado à elaboração, conferência e envio do Relatório de Gestão Fiscal (RGF), em conformidade com a Lei de Responsabilidade Fiscal (LRF) e as normas dos órgãos de controle PORTARIA N° 59/2026</t>
+  </si>
+  <si>
+    <t>28/06/2026</t>
+  </si>
+  <si>
+    <t>28/06/2026 a 02/07/2026</t>
+  </si>
+  <si>
+    <t>CLAUDIA MELO LIMA</t>
+  </si>
+  <si>
+    <t>Vereadora</t>
+  </si>
+  <si>
+    <t>1.400,00</t>
+  </si>
+  <si>
+    <t>8.400,00</t>
+  </si>
+  <si>
+    <t>MOTIVO:Conceder a Sra. CLAUDIA MELO LIMA, Vereadora da Câmara Municipal de Açailândia, 05 (cinco) diárias no valor total de R$ 7.000,00 (sete mil reais) para custear às despesas da viagem a Brasília - DF nos dias 28 a 30 de junho e 01, 02 de julho do corrente ano, com a finalidade de participar do Encontro Nacional de Parlamentares Municipais do Brasil. Com o objetivo de articular o diálogo Interfederativo do Governo do Brasil com vereadoras e Deputadas Estaduais de todo o País, promovendo a articulação em torno de agendas comuns voltadas as mulheres. E cumprir agenda institucional na Câmara dos Deputados.PORTARIA N° 46/2026</t>
+  </si>
+  <si>
+    <t>23/06/2026</t>
+  </si>
+  <si>
+    <t>28/06/2026 a 30/06/2026</t>
+  </si>
+  <si>
+    <t>Barretos - SP</t>
+  </si>
+  <si>
+    <t>4.200,00</t>
+  </si>
+  <si>
+    <t>MOTIVO:Conceder ao Sr. VILLEGAGNON DE SOUSA LIMA, Vereador da Câmara Municipal de Açailândia, 03 (três) diárias no valor total de R$ 4.200,00 (quatro mil e duzentos reais) para custear às despesas da viagem a Barretos – SP entre os dias 28 a 30 de junho do corrente ano, com a finalidade de conhecer o Hospital de AMOR de Barretos/SP a estrutura física, os serviços prestados, os programas de atendimento e as práticas de gestão desenvolvidas pela instituição, reconhecida nacionalmente pela excelência no tratamento e prevenção do câncer, visando a obtenção de informações e experiências que possam contribuir para o aprimoramento das políticas públicas de saúde do município PORTARIA N° 49/2026</t>
+  </si>
+  <si>
+    <t>15/06/2026</t>
+  </si>
+  <si>
+    <t>22/06/2026 a 26/06/2026</t>
+  </si>
+  <si>
+    <t>RODRIGO LIMA ARAUJO</t>
+  </si>
+  <si>
+    <t>7.000,00</t>
+  </si>
+  <si>
+    <t>MOTIVO:Conceder ao Sr. RODRIGO LIMA ARAUJO, Vereador da Câmara Municipal de Açailândia, 05 (cinco) diárias no valor total de R$ 7.000,00 (sete mil reias) para custear às despesas da viagem a Brasília - DF entre os dias 22 a 26 de junho do corrente ano, com a finalidade de participar do curso “Inteligência Artificial no Legislativo Municipal”, visando ao aperfeiçoamento das atividades parlamentares, à modernização dos processos legislativos e administrativos, bem como à ampliação do conhecimento sobre a aplicação de ferramentas de inteligência artificial para otimização dos serviços prestados pelo Poder Legislativo, contribuindo para maior eficiência, transparência e inovação na gestão pública municipal.PORTARIA N° 48/2026</t>
+  </si>
+  <si>
+    <t>10/06/2026</t>
+  </si>
+  <si>
+    <t>MOTIVO:Conceder a Sra. THAIS BRITO LUGON, Vereadora da Câmara Municipal de Açailândia, 05 (cinco) diárias no valor total de R$ 7.000,00 (sete mil reais) para custear às despesas da viagem a Brasília - DF nos dias 28 a 30 de junho e 01, 02 de julho do corrente ano, com a finalidade de participar do Encontro Nacional de Parlamentares Municipais do Brasil. Com o objetivo de articular o diálogo Interfederativo do Governo do Brasil com vereadoras e Deputadas Estaduais de todo o País, promovendo a articulação em torno de agendas comuns voltadas as mulheres. E cumprir agenda institucional na Câmara dos Deputados PORTARIA N° 47/2026</t>
+  </si>
+  <si>
+    <t>05/06/2026</t>
+  </si>
+  <si>
+    <t>08/06/2026 a 12/06/2026</t>
+  </si>
+  <si>
+    <t>CONADOR</t>
+  </si>
+  <si>
+    <t>MOTIVO:Conceder ao Sr. MÁRCIO GEORGE RAFAEL MENDES, Assessor Contábil da Câmara Municipal de Açailândia, 05 (cinco) diárias, totalizando o valor de R$ 5.400,00 (cinco mil e quatrocentos reais) para o custeio das despesas referentes à viagem à Brasília-DF, nos dias 08 a 12 de junho do corrente ano. Para participar do encontro de Rede Legislativa de Rádio e Televisão.PORTARIA N° 45/2026</t>
+  </si>
+  <si>
+    <t>03/06/2026</t>
+  </si>
+  <si>
+    <t>09/06/2026 a 13/06/2026</t>
+  </si>
+  <si>
+    <t>MOTIVO:Conceder ao Sr. YURI DE SOUZA LIMA, Chefe de Gabinete parlamentar da Câmara Municipal de Açailândia, 05 (cinco) diárias, totalizando o valor de R$ 5.400,00 (cinco mil e quatrocentos reais) para o custeio das despesas referentes à viagem à Brasília-DF, nos dias 09 a 13 de junho do corrente ano. Para participar do encontro de Rede Legislativa de Rádio e Televisão PORTARIA N° 44/2026</t>
+  </si>
+  <si>
+    <t>25/05/2026</t>
+  </si>
+  <si>
+    <t>26/05/2026 a 26/05/2026</t>
+  </si>
+  <si>
+    <t>THIAGO SILVA FERREIRA</t>
+  </si>
+  <si>
+    <t>VEREADOR</t>
+  </si>
+  <si>
+    <t>MOTIVO:Conceder ao Sr. THIAGO DA SILVA FERREIRA, Vereador da Câmara Municipal de Açailândia, 01 (uma) diária, no valor total de R$ 800,00 (oitocentos reais), para custear as despesas de viagem à capital do Estado, São Luís/MA, no dia 26 de maio do corrente ano, com a finalidade de participar de reunião institucional com o Deputado Estadual Eric Costa, e com o governo do Maranhão, com o objetivo de tratar da liberação do terreno do centro TEA.PORTARIA N° 35/2026</t>
+  </si>
+  <si>
+    <t>26/05/2026 a 27/05/2026</t>
+  </si>
+  <si>
+    <t>HELIOMAR LAURINDO</t>
+  </si>
+  <si>
+    <t>MOTIVO:Conceder ao Sr. HELIOMAR LAURINDO, Vereador da Câmara Municipal de Açailândia, 02 (duas) diárias, no valor total de R$ 1.600,00 (um mil e seiscentos reais), para custear as despesas de viagem à capital do Estado, São Luís/MA, nos dias 26 e 27 de maio do corrente ano, com a finalidade de participar de reunião institucional com o Deputado Estadual Cláudio Cunha, visando a articulação de demandas, captação de recursos e fortalecimento de parcerias institucionais em benefício do município de Açailândia.</t>
+  </si>
+  <si>
+    <t>06/05/2026</t>
+  </si>
+  <si>
+    <t>06/05/2026 a 07/05/2026</t>
+  </si>
+  <si>
+    <t>1.320,00</t>
+  </si>
+  <si>
+    <t>MOTIVO:Conceder ao Sr. MÁRCIO GEORGE RAFAEL MENDES, Assessor Contábil da Câmara Municipal de Açailândia, 02 (duas) diárias, no valor total de R$ 1.320,00 (mil trezentos e vinte reais), para custear as despesas de viagem à capital do Estado, São Luís/MA, nos dias 06 e 07 de maio do corrente ano, para cumprir agendamento na Agencia Receita Federal, para apresentação de documentos comprobatórios de cumprimento fiscal junto a Receita Federal do Brasil. PORTARIA N° 32/2026, 06 DE MAIO DE 2026.</t>
+  </si>
+  <si>
+    <t>16/04/2026</t>
+  </si>
+  <si>
+    <t>26/04/2026 a 30/04/2026</t>
+  </si>
+  <si>
+    <t>MOTIVO:Conceder ao Sr. RODRIGO LIMA ARAUJO, Vereador da Câmara Municipal de Açailândia, 05 (cinco) diárias no valor total de R$ 7.000,00 (sete mil reias) para custear às despesas da viagem a Brasília - DF entre os dias 26 a 30 de abril do corrente ano, com a finalidade de participar da 25ª Marcha dos Vereadores. O evento reúne representantes de todo o país, promovendo a troca de experiências, o acesso a informações atualizadas sobre políticas públicas e o diálogo direto com autoridades federais, visando o fortalecimento da atuação parlamentar e a busca por benefícios para o município.PORTARIA N° 30/2026</t>
+  </si>
+  <si>
+    <t>MOTIVO:Conceder a Sra. CLAUDIA MELO LIMA, Vereadora da Câmara Municipal de Açailândia, 05 (cinco) diárias no valor total de R$ 7.000,00 (sete mil reias) para custear às despesas da viagem a Brasília - DF entre os dias 26 a 30 de abril do corrente ano, com a finalidade de participar da 25ª Marcha dos Vereadores. O evento reúne representantes de todo o país, promovendo a troca de experiências, o acesso a informações atualizadas sobre políticas públicas e o diálogo direto com autoridades federais, visando o fortalecimento da atuação parlamentar e a busca por benefícios para o município.PORTARIA N° 31/2026</t>
+  </si>
+  <si>
+    <t>14/04/2026</t>
+  </si>
+  <si>
+    <t>14/04/2026 a 16/04/2026</t>
+  </si>
+  <si>
+    <t>2.400,00</t>
+  </si>
+  <si>
+    <t>MOTIVO:Conceder ao Sr. THIAGO DA SILVA FERREIRA, Vereador da Câmara Municipal de Açailândia, 03 (três) diárias, no valor total de R$ 2.400,00 (dois mil e quatrocentos reais), para custear as despesas de viagem à capital do Estado, São Luís/MA, no período de 14 a 16 de abril do corrente ano. Com a finalidade de cumprir agenda institucional com o Deputado Estadual Eric Costa, bem como realizar visitas à Secretaria de Segurança Pública e ao Comando da Polícia Militar, visando à solicitação de viaturas para a Polícia Civil e à construção da Delegacia da Mulher.PORTARIA N° 29/2026, DE 14 DE ABRIL DE 2026.</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>14/04/2026 a 17/04/2026</t>
+  </si>
+  <si>
+    <t>EMILI CARVALHO DA SILVA</t>
+  </si>
+  <si>
+    <t>Assessora Parlamentar</t>
+  </si>
+  <si>
+    <t>1.440,00</t>
+  </si>
+  <si>
+    <t>MOTIVO:Conceder a Sra. EMILI CARVALHO DA SILVA, Assessora Parlamentar da Câmara Municipal de Açailândia, 04 (quatro) diárias, no valor total de R$ 1.440,00 (mil quatrocentos e quarenta reais), para custear as despesas de viagem à capital do Estado, São Luís/MA, no período de 14 a 17 de abril do corrente ano, com a finalidade de participar da 3° edição do ENACOMP- Encontro Nacional de Compras Públicas. A participação no referido evento tem como objetivo o aprimoramento técnico, por meio da atualização quanto às melhores práticas, inovações e legislações aplicáveis às contratações públicas, contribuindo diretamente para o aperfeiçoamento dos processos licitatórios no âmbito desta Casa Legislativa.PORTARIA N° 27/2026, DE 13 DE ABRIL DE 2026</t>
+  </si>
+  <si>
+    <t>ANDREIA ALVES DA SILVA</t>
+  </si>
+  <si>
+    <t>Gestora de Contratos</t>
+  </si>
+  <si>
+    <t>2.640,00</t>
+  </si>
+  <si>
+    <t>MOTIVO:Conceder a Sra. ANDREIA ALVES SILVA, Gestora de Contratos da Câmara Municipal de Açailândia, 04 (quatro) diárias, no valor total de R$ 2.640,00 (dois mil seiscentos e quarenta reais), para custear as despesas de viagem à capital do Estado, São Luís/MA, no período de 14 a 17 de abril do corrente ano, com a finalidade de participar da 3° edição do ENACOMP- Encontro Nacional de Compras Públicas. A participação no referido evento tem como objetivo o aprimoramento técnico, por meio da atualização quanto às melhores práticas, inovações e legislações aplicáveis às contratações públicas, contribuindo diretamente para o aperfeiçoamento dos processos licitatórios no âmbito desta Casa Legislativa.PORTARIA N° 28/2026, DE 13 DE ABRIL DE 2026</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>31/03/2026 a 01/04/2026</t>
+  </si>
+  <si>
+    <t>MOTIVO:Conceder ao Sr. HELIOMAR LAURINDO, Vereador da Câmara Municipal de Açailândia, 02 (duas) diárias, no valor total de R$ 1.600,00 (um mil e seiscentos reais), para custear as despesas de viagem à capital do Estado, São Luís/MA, nos dias 31 de março e 01 de abril do corrente ano, com a finalidade de participar de reunião institucional com a Deputada Estadual Fabiana Vilar Rodrigues, bem como realizar visitas à Secretaria de Estado e à Secretaria de Economia Solidária, visando a articulação de demandas, captação de recursos e fortalecimento de parcerias institucionais em benefício do município de AçailândiaPORTARIA N° 26/2026, DE 30 DE MARÇO DE 2026</t>
+  </si>
+  <si>
+    <t>20/03/2026</t>
+  </si>
+  <si>
+    <t>22/03/2026 a 23/03/2026</t>
+  </si>
+  <si>
+    <t>CESAR NILDO COSTA LIMA</t>
+  </si>
+  <si>
+    <t>MOTIVO:Conceder ao Sr. CESAR NILDO COSTA LIMA, Vereador da Câmara Municipal de Açailândia, 02 (duas) diárias, no valor total de R$ 1.600,00 (um mil e seiscentos reais), para custear as despesas de viagem à capital do Estado, São Luís/MA, nos dias 22 e 23 de março do corrente ano, com a finalidade de participar de reunião institucional na Secretaria de Estado da Saúde, para tratar de pautas relacionadas à saúde pública, bem como de demandas de interesse do município, visando à melhoria dos serviços ofertados à população e ao fortalecimento das ações desenvolvidas na área da saúde em Açailândia.PORTARIA N° 23/2026, DE 20 DE MARÇO DE 2026</t>
+  </si>
+  <si>
+    <t>23/03/2026 a 26/03/2026</t>
+  </si>
+  <si>
+    <t>Foz do Iguaçu - PR</t>
+  </si>
+  <si>
+    <t>4.320,00</t>
+  </si>
+  <si>
+    <t>MOTIVO:Conceder ao Sra. RAYANNE SILVA MACHADO, Chefe do departmento de licitação da Câmara Municipal de Açailândia, 04 (quatro) diárias, no valor total de R$ 4.320,00,00 (quatro mil trezentos e vinte reais), para custear as despesas com hosprdagem, alimentação e locomoção durante a viagem para Foz do Iguaçu/ PR, para participar do 21º Congresso Brasileiro de Pregoeiros e Agentes de Contratação, que ocorrerá nos dias 23, 24, 25 e 26 de março do corrente ano. PORTARIA N° 22/2026, DE 20 DE MARÇO DE 2026</t>
+  </si>
+  <si>
+    <t>23/03/2026 a 24/03/2026</t>
+  </si>
+  <si>
+    <t>CLEONES OLIVEIRA MATOS</t>
+  </si>
+  <si>
+    <t>MOTIVO:Conceder ao Sr. CLEONES OLIVEIRA MATOS , Vereador da Câmara Municipal de Açailândia, 02 (duas) diárias, no valor total de R$ 1.600,00 (um mil e seiscentos reais), para custear as despesas de viagem à capital do Estado, São Luís/MA, nos dias 23 e 24 de março do corrente ano, para cumprimento de agenda parlamentar para evento da Secretária de Estado da Agricultura e Pecuária, na oportunidade o parlamentar estara cumprindo agenda no gabinete da Deputada Estadual Daniella levando demandas de interesse do município de Açailândia.PORTARIA N° 24/2026</t>
+  </si>
+  <si>
+    <t>17/03/2026</t>
+  </si>
+  <si>
+    <t>19/03/2026 a 20/03/2026</t>
+  </si>
+  <si>
+    <t>LUCAS ALVES MOURA</t>
+  </si>
+  <si>
+    <t>MOTIVO:Conceder ao Sr. LUCAS ALVES MOURA, Vereador da Câmara Municipal de Açailândia, 02 (duas) diárias, no valor total de R$ 1.600,00 (um mil e seiscentos reais), para custear as despesas de viagem à capital do Estado, São Luís/MA, nos dias 19 e 20 de março do corrente ano, com a finalidade de participar de reunião institucional com o Deputado Estadual Fernando Braide, e reunião com o Deputado Federal Aluisio Mendes, visando tratar de demandas de interesse público do município de Açailândia, com foco na captação de recursos, articulação de projetos e fortalecimento de parcerias institucionais que contribuam para o desenvolvimento local.PORTARIA N° 21/2026, DE 17 DE MARÇO DE 2026</t>
+  </si>
+  <si>
+    <t>01/03/2026</t>
+  </si>
+  <si>
+    <t>02/03/2026 a 06/03/2026</t>
+  </si>
+  <si>
+    <t>FELIPE ALVES DE SOUZA</t>
+  </si>
+  <si>
+    <t>Assessor Parlamentar</t>
+  </si>
+  <si>
+    <t>MOTIVO:Conceder ao Sr. FELIPE ALVES DE SOUZA, Assessor Parlamentar da Câmara Municipal de Açailândia, 05 (cinco) diárias no valor total de R$ 3.750,00 (três mil setecentos e cinquenta reais) para custear às despesas da viagem a Brasília - DF entre os dias 02 a 06 de março do corrente ano, com a finalidade de acompanhar o Vereador Aristeu Gomes durante sua participação no Encontro Nacional do Poder Legislativo Municipal, prestando assessoramento técnico, administrativo e institucional, bem como auxiliando no cumprimento da agenda oficial, organização de reuniões e suporte às atividades parlamentares desenvolvidas durante o evento.PORTARIA N° 18/2025</t>
+  </si>
+  <si>
+    <t>26/02/2026</t>
+  </si>
+  <si>
+    <t>ARISTEU GOMES NETO</t>
+  </si>
+  <si>
+    <t>MOTIVO:Conceder ao Sr. ARISTEU GOMES NETO, Vereador da Câmara Municipal de Açailândia, 05 (cinco) diárias no valor total de R$ 7.000,00 (sete mil reias) para custear às despesas da viagem a Brasília - DF entre os dias 02 a 06 de março do corrente ano, para participação no Encontro Nacional do Poder Legislativo Municipal, com a finalidade de aprimorar conhecimentos técnicos e institucionais, fortalecer a atuação parlamentar e viabilizar a aquisição de informações e experiências que contribuam para o desenvolvimento das atividades legislativas e para o fortalecimento das políticas públicas no âmbito do Município de Açailândia.PORTARIA N° 16/2025</t>
+  </si>
+  <si>
+    <t>26/02/2026 a 27/02/2026</t>
+  </si>
+  <si>
+    <t>MOTIVO:Conceder ao Sr. VILLEGAGNON DE SOUSA LIMA, Vereador da Câmara Municipal de Açailândia, 02 (duas) diárias, no valor total de R$ 1.600,00 (um mil e seiscentos reais), para custear as despesas de viagem à capital do Estado, São Luís/MA, nos dias 26 e 27 de fevereiro do corrente ano, com a finalidade de participar de reunião institucional com o Deputado Estadual Antônio Pereira, para tratar de assuntos relacionados à realização de mutirões de cirurgias eletivas em benefício da população do município.PORTARIA N° 17/2026</t>
+  </si>
+  <si>
+    <t>23/02/2026</t>
+  </si>
+  <si>
+    <t>24/02/2026 a 26/02/2026</t>
+  </si>
+  <si>
+    <t>MOTIVO:° Conceder ao Sr. THIAGO DA SILVA FERREIRA, Vereador da Câmara Municipal de Açailândia, 03 (três) diárias, no valor total de R$ 2.400,00 (dois mil e quatrocentos reais), para custear as despesas de viagem à capital do Estado, São Luís/MA, nos dias 24 a 26 de fevereiro do corrente ano. A viagem tem por finalidade o cumprimento de agenda institucional com o Deputado Estadual Eric Costa, bem como reunião junto ao Secretário Estadual de Saúde, Thiago Fernandes, visando tratar de demandas administrativas e institucionais de interesse do Município.PORTARIA N° 13/2026</t>
+  </si>
+  <si>
+    <t>MOTIVO:Conceder a Sra. THAIS BRITO LUGON, Vereadora da Câmara Municipal de Açailândia, 05 (cinco) diárias no valor total de R$ 7.000,00 (sete mil reias) para custear às despesas da viagem a Brasília - DF entre os dias 02 a 06 de março do corrente ano, para participação no Encontro Nacional do Poder Legislativo Municipal, com a finalidade de aprimorar conhecimentos técnicos e institucionais, fortalecer a atuação parlamentar e viabilizar a aquisição de informações e experiências que contribuam para o desenvolvimento das atividades legislativas e para o fortalecimento das políticas públicas no âmbito do Município de Açailândia.PORTARIA N° 15/2025</t>
+  </si>
+  <si>
+    <t>MOTIVO:° Conceder ao Sr. RODRIGO LIMA ARAUJO, Vereador da Câmara Municipal de Açailândia, 05 (cinco) diárias no valor total de R$ 7.000,00 (sete mil reias) para custear às despesas da viagem a Brasília - DF entre os dias 02 a 06 de março do corrente ano, para participação no Encontro Nacional do Poder Legislativo Municipal, com a finalidade de aprimorar conhecimentos técnicos e institucionais, fortalecer a atuação parlamentar e viabilizar a aquisição de informações e experiências que contribuam para o desenvolvimento das atividades legislativas e para o fortalecimento das políticas públicas no âmbito do Município de Açailândia.</t>
+  </si>
+  <si>
+    <t>02/02/2026</t>
+  </si>
+  <si>
+    <t>04/02/2026 a 07/02/2026</t>
+  </si>
+  <si>
+    <t>GESIEL SILVA SANTOS</t>
+  </si>
+  <si>
+    <t>TESOUREIRO</t>
+  </si>
+  <si>
+    <t>495,00</t>
+  </si>
+  <si>
+    <t>MOTIVO:° Conceder ao Sr. GESIEL SILVA SANTOS, Chefe de Departamento Financeiro da Câmara Municipal de Açailândia, 03 (três) diárias, no valor total de R$ 1.980,00 (mil novecentos e oitenta), para custear as despesas de viagem à capital do Estado, São Luís/MA, nos dias 04 a 07 de fevereiro do corrente ano, para participar do ORIZZA EDUDAY 2026, Curso intensivo sobre substituição da DIRF, Autorregularização e Atualizações do eSocial 2026.PORTARIA N° 03/2026</t>
+  </si>
+  <si>
+    <t>MOTIVO:° Conceder ao Sr. MÁRCIO GEORGE RAFAEL MENDES, Assessor Contábil da Câmara Municipal de Açailândia, 03 (três) diárias, no valor total de R$ 1.980,00 (mil novecentos e oitenta), para custear as despesas de viagem à capital do Estado, São Luís/MA, nos dias 04 a 07 de fevereiro do corrente ano, para participar do ORIZZA EDUDAY 2026, Curso intensivo sobre substituição da DIRF, Autorregularização e Atualizações do eSocial 2026.PORTARIA N° 04/2026</t>
+  </si>
+  <si>
+    <t>21/01/2026</t>
+  </si>
+  <si>
+    <t>21/01/2026 a 22/01/2026</t>
+  </si>
+  <si>
+    <t>MOTIVO:Conceder ao Sr. THIAGO DA SILVA FERREIRA, Vereador da Câmara Municipal de Açailândia, 02 (duas) diárias, no valor total de R$ 1.600,00 (um mil e seiscentos reais), para custear as despesas de viagem à capital do Estado, São Luís/MA, nos dias 21 e 22 de janeiro do corrente ano, para visitas á Secretária de Esporte do e a Secretária de Educação, sendo de grande importância para o fortalecimento das Políticas Públicas voltadas ao esporte e educação em nosso município. O deslocamento teve como objetivo principal o diálogo direto com representantes do Governo do Estado, buscando informações, orientações técnicas e a viabilização de parcerias que contribuam para o desenvolvimento de projetos locais.PORTARIA N° 02/2026,</t>
+  </si>
+  <si>
+    <t>FELIBERG MELO SOUSA</t>
+  </si>
+  <si>
+    <t>VEREADOR/PRESIDENTE</t>
+  </si>
+  <si>
+    <t>MOTIVO:Conceder ao Sr. FELIBERG MELO SOUSA, Vereador da Câmara Municipal de Açailândia, 02 (duas) diárias, no valor total de R$ 1.600,00 (um mil e seiscentos reais), para custear as despesas de viagem à capital do Estado, São Luís/MA, nos dias 21 e 22 de janeiro do corrente ano, para visitas á Secretária de Esporte do e a Secretária de Educação, sendo de grande importância para o fortalecimento das Políticas Públicas voltadas ao esporte e educação em nosso município. O deslocamento teve como objetivo principal o diálogo direto com representantes do Governo do Estado, buscando informações, orientações técnicas e a viabilização de parcerias que contribuam para o desenvolvimento de projetos locais.PORTARIA N° 01/2026,</t>
+  </si>
+  <si>
     <t>03/05/2025</t>
   </si>
   <si>
     <t>02/05/2023 a 03/05/2023</t>
   </si>
   <si>
-    <t>LUCAS ALVES MOURA</t>
-[...4 lines deleted...]
-  <si>
     <t>SÃO LUÍS - MA - MA</t>
   </si>
   <si>
     <t>2.500,00</t>
   </si>
   <si>
     <t>MOTIVO:Para custear as despesas de viagem à cidade de São Luís/MA, nos dias 10 e 11 de abril do corrente ano, a fim de cumprir agenda de trabalhos legislativos de interesse da Câmara Municipal de Açailândia, sendo concedidas 02 (duas) diárias, no valor total de</t>
   </si>
   <si>
     <t>29/12/2024</t>
   </si>
   <si>
     <t>25/12/2024 a 29/12/2024</t>
   </si>
   <si>
     <t>DAVI ALEXANDRE SAMPAIO CAMARGO</t>
   </si>
   <si>
     <t>BRASILIA - DF</t>
   </si>
   <si>
-    <t>1.400,00</t>
-[...4 lines deleted...]
-  <si>
     <t>MOTIVO:com o objetivo de cumprir agenda de caráter excepcional e relevante para tratar de demandas institucionais, encaminhar solicitações de interesse do município e promover a articulação necessária junto aos órgãos competentes, visando à busca de melhorias, s</t>
   </si>
   <si>
     <t>12/12/2024</t>
   </si>
   <si>
     <t>11/12/2024 a 12/12/2024</t>
   </si>
   <si>
     <t>MARCIO GEORGE RAFAEL MENDES</t>
   </si>
   <si>
     <t>ASSESSOR CONTABIL</t>
   </si>
   <si>
     <t>SÃO LUÍS - MA</t>
   </si>
   <si>
-    <t>660,00</t>
-[...4 lines deleted...]
-  <si>
     <t>MOTIVO:para participar de um treinamento sobre a Prestação de Contas Anuais 2024 junto à empresa ADTR Informática, com o objetivo de aprimorar conhecimentos técnicos, esclarecer procedimentos, atualizar informações relacionadas às exigências legais e normativas</t>
   </si>
   <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>09/12/2024 a 10/12/2024</t>
   </si>
   <si>
-    <t>FELIBERG MELO SOUSA</t>
-[...7 lines deleted...]
-  <si>
     <t>MOTIVO:Para participar da Cerimônia de Certificação do Programa Nacional de Transparência Pública (PNTP) – Ciclo 2024, com a finalidade de acompanhar a entrega das certificações, participar das atividades institucionais do evento e fortalecer as ações voltadas a</t>
   </si>
   <si>
     <t>RICARDO MELO E SILVA</t>
   </si>
   <si>
     <t>PROCURADOR GERAL DA CÂMARA MUNICIPAL</t>
   </si>
   <si>
     <t>MOTIVO:Para participação na Cerimônia de Certificação do Programa Nacional de Transparência Pública (PNTP) – Ciclo 2024, com o objetivo de prestigiar o evento, acompanhar a entrega das certificações e participar das atividades voltadas ao fortalecimento da trans</t>
   </si>
   <si>
-    <t>MARCOS SANTOS NASCIMENTO</t>
-[...1 lines deleted...]
-  <si>
     <t>CONTROLADOR GERAL</t>
   </si>
   <si>
     <t>MOTIVO:para participar da cerimônia de Certificação do Programa Nacional de Transparência Pública (PNTP) - Ciclo 2024, evento destinado ao reconhecimento das instituições públicas que se destacaram no cumprimento dos critérios de transparência, acesso à informaç</t>
   </si>
   <si>
     <t>06/12/2024</t>
   </si>
   <si>
     <t>02/12/2024 a 06/12/2024</t>
   </si>
   <si>
     <t>MAYCON MARCELO DE OLIVEIRA</t>
   </si>
   <si>
     <t>MOTIVO:Para cumprir agenda institucional junto aos Gabinetes do Deputado Federal Dr. Benjamim de Oliveira, Deputado Federal Duarte Júnior, Deputado Federal Josivaldo JP e do Senador Weverton Rocha, com a finalidade de tratar de demandas de interesse do Município</t>
   </si>
   <si>
     <t>22/11/2024</t>
   </si>
   <si>
     <t>18/11/2024 a 22/11/2024</t>
   </si>
   <si>
     <t>4.000,00</t>
   </si>
   <si>
     <t>MOTIVO:Para cumprir agenda institucional junto à Secretaria de Estado da Segurança Pública e, posteriormente, na Casa Civil, em reunião com o Secretário Dr. Sebastião Madeira, com a finalidade de tratar de demandas de interesse do Município, acompanhar pleitos i</t>
   </si>
   <si>
     <t>20/11/2024</t>
   </si>
   <si>
     <t>18/11/2024 a 20/11/2024</t>
   </si>
   <si>
     <t>GUSTAVO FERNANDES MARINHO</t>
   </si>
   <si>
     <t>ASSESSOR PARLAMENTAR</t>
   </si>
   <si>
-    <t>360,00</t>
-[...4 lines deleted...]
-  <si>
     <t>MOTIVO:Secretaria de Segurança Pública e estendendo sua visita a Casa Civil com o secretário Dr. Sebastião Madeira.</t>
   </si>
   <si>
     <t>08/11/2024</t>
   </si>
   <si>
     <t>07/11/2024 a 08/11/2024</t>
   </si>
   <si>
     <t>MOTIVO:Para participar de agenda institucional com o Deputado Federal Aluísio Mendes, com a finalidade de tratar de demandas de interesse do Município, apresentar pleitos da Câmara Municipal de Açailândia e buscar apoio para a viabilização de recursos, programas</t>
   </si>
   <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>29/10/2024 a 30/10/2024</t>
   </si>
   <si>
     <t>UDENIS PEREIRA DA SILVA RODRIGUES</t>
   </si>
   <si>
     <t>MOTIVO:Para participar de reunião com a Diretora-Geral do Instituto Estadual de Educação, Ciência e Tecnologia do Maranhão (IEMA), Sr.ª Cricielle Muniz, com a finalidade de tratar de demandas de interesse do Município, discutir ações voltadas ao fortalecimento d</t>
   </si>
   <si>
     <t>22/10/2024</t>
   </si>
   <si>
     <t>21/10/2024 a 22/10/2024</t>
   </si>
   <si>
-    <t>CLEONES OLIVEIRA MATOS</t>
-[...1 lines deleted...]
-  <si>
     <t>MOTIVO:Para participar de reunião com a Deputada Federal Amanda Gentil e a Deputada Estadual Daniella, com a finalidade de tratar de demandas de interesse do Município, apresentar pleitos institucionais e buscar apoio para a viabilização de recursos, projetos e</t>
   </si>
   <si>
     <t>Ricardo Melo e Silva</t>
   </si>
   <si>
     <t>MOTIVO:para assessorar o vereador Cleones Oliveira Matos em agenda parlamentar</t>
   </si>
   <si>
     <t>11/08/2024</t>
   </si>
   <si>
     <t>09/08/2024 a 11/08/2024</t>
   </si>
   <si>
     <t>YURI DE SOUZA LIMA</t>
   </si>
   <si>
     <t>MOTIVO:Nos dias 09, 10 e 11 de setembro do corrente ano, quando será atendido pela assessoria técnica da Secretaria de Estado, para tratar de demandas de interesse do Município, acompanhar processos administrativos e buscar orientações técnicas visando ao atendi</t>
   </si>
   <si>
     <t>04/08/2024</t>
   </si>
   <si>
     <t>03/08/2024 a 04/08/2024</t>
@@ -296,107 +737,95 @@
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>03/06/2024 a 07/06/2024</t>
   </si>
   <si>
     <t>MOTIVO:participar de uma palestra BORA RESOLVER CAUSA ANIMAL, no Rio POTY Hotel, estendendo sua agenda a Secretaria de Segurança</t>
   </si>
   <si>
     <t>24/05/2024</t>
   </si>
   <si>
     <t>21/05/2024 a 24/05/2024</t>
   </si>
   <si>
     <t>5.600,00</t>
   </si>
   <si>
     <t>MOTIVO:A fim de cumprir agenda parlamentar junto ao Gabinete do Deputado Federal Benjamim de Oliveira e ao Ministério das Comunicações, para tratar de demandas de interesse do Município, acompanhar o andamento de pleitos institucionais e buscar apoio para ações</t>
   </si>
   <si>
     <t>BERNADETE SOCORRO DE OLIVEIRA ARAUJO</t>
   </si>
   <si>
-    <t>VEREADORA</t>
-[...1 lines deleted...]
-  <si>
     <t>MOTIVO:a fim de cumprir agenda parlamentar junto ao Gabinete do Deputado Federal Benjamim de Oliveira e Ministério das Comunicação.</t>
   </si>
   <si>
     <t>22/05/2024</t>
   </si>
   <si>
     <t>20/05/2024 a 22/05/2024</t>
   </si>
   <si>
     <t>EPIFANIO ANDRADE SILVA</t>
   </si>
   <si>
-    <t>4.200,00</t>
-[...1 lines deleted...]
-  <si>
     <t>MOTIVO:A fim de cumprir agenda parlamentar junto aos Gabinetes dos Deputados Federais Cleber Verde e Benjamim, para tratar de demandas de interesse do Município, acompanhar pleitos institucionais e buscar apoio para a viabilização de recursos, projetos e ações v</t>
   </si>
   <si>
     <t>08/05/2024</t>
   </si>
   <si>
     <t>06/05/2024 a 08/05/2024</t>
   </si>
   <si>
-    <t>1.980,00</t>
-[...1 lines deleted...]
-  <si>
     <t>MOTIVO:Nos dias 06, 07 e 08 de maio do corrente ano, para participar do II Congresso Estadual do Municipalismo Maranhense, evento destinado à discussão de temas relevantes para a administração pública municipal, com a participação de gestores, representantes púb</t>
   </si>
   <si>
     <t>EMILIO RONDINELI VIDAL DE LIMA</t>
   </si>
   <si>
     <t>AGENTE ADMINISTRATIVO</t>
   </si>
   <si>
     <t>MOTIVO:Nos dias 06, 07 e 08 de maio do corrente ano, para participar do II Congresso Estadual do Municipalismo Maranhense, com o objetivo de acompanhar palestras, debates e atividades voltadas ao fortalecimento da gestão pública municipal, promovendo a troca de</t>
   </si>
   <si>
     <t>06/05/2025 a 08/05/2025</t>
   </si>
   <si>
     <t>MOTIVO:Nos dias 06, 07 e 08 de maio do corrente ano, para participar do II Congresso Estadual do Municipalismo Maranhense, com a finalidade de acompanhar as discussões, palestras, debates e demais atividades relacionadas ao fortalecimento da gestão pública munic</t>
   </si>
   <si>
     <t>20/03/2024</t>
   </si>
   <si>
     <t>18/03/2024 a 20/03/2024</t>
   </si>
   <si>
-    <t>2.400,00</t>
-[...1 lines deleted...]
-  <si>
     <t>MOTIVO:São Luís/MA, a fim de cumprir agenda institucional junto à Secretaria de Estado da Educação e ao Gabinete do Vice-Governador Felipe Camarão, com o objetivo de participar de reuniões, tratar de demandas de interesse do Município e buscar encaminhamentos ju</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>11/03/2024 a 15/03/2024</t>
   </si>
   <si>
     <t>MOTIVO:Brasília/DF, a fim de visitar os gabinetes dos Deputados Benjamim e Galego, bem como do Senador Weverton, com o objetivo de cumprir agenda institucional, apresentar demandas de interesse do Município e buscar apoio junto aos representantes parlamentares p</t>
   </si>
   <si>
     <t>06/03/2024</t>
   </si>
   <si>
     <t>04/03/2024 a 06/03/2024</t>
   </si>
   <si>
     <t>Feliberg Melo Sousa</t>
   </si>
   <si>
     <t>MOTIVO:Capital São Luís/MA, para cumprir agenda institucional junto à Secretaria de Educação, com a finalidade de participar de reuniões e tratar de assuntos de interesse do Município, visando ao encaminhamento de demandas e ao fortalecimento das ações na área e</t>
   </si>
   <si>
     <t>MOTIVO:Capital São Luís/MA, para prestar assessoramento jurídico durante agenda institucional junto à Secretaria de Estado da Educação, com a finalidade de acompanhar reuniões, analisar demandas e prestar suporte técnico-jurídico em assuntos de interesse do Muni</t>
@@ -422,72 +851,66 @@
   <si>
     <t>22/05/2023 a 23/05/2023</t>
   </si>
   <si>
     <t>1.250,00</t>
   </si>
   <si>
     <t>MOTIVO:Viagem até a capital São Luís/MA, nos dias 22 e 23 de maio do corrente ano, a fim de cumprir agenda parlamentar, participando de reuniões institucionais e tratando de assuntos de interesse da Câmara Municipal e do Município de Açailândia, junto a órgãos p</t>
   </si>
   <si>
     <t>11/04/2023</t>
   </si>
   <si>
     <t>10/04/2023 a 11/04/2023</t>
   </si>
   <si>
     <t>MOTIVO:Para custear as despesas de viagem à cidade de São Luís/MA, nos dias 10 e 11 de abril do corrente ano, a fim de cumprir agenda de trabalhos legislativos junto a órgãos públicos estaduais, no interesse da Câmara Municipal de Açailândia, sendo concedidas 02</t>
   </si>
   <si>
     <t>17/03/2023</t>
   </si>
   <si>
     <t>15/03/2023 a 17/03/2023</t>
   </si>
   <si>
-    <t>3.750,00</t>
-[...1 lines deleted...]
-  <si>
     <t>MOTIVO:São Luís/MA, nos dias 15, 16 e 17 de março do corrente ano, a fim de cumprir agenda parlamentar, com visita a gabinetes de órgãos públicos e autoridades, para tratar de assuntos de interesse da Câmara Municipal e do Município de Açailândia.</t>
   </si>
   <si>
     <t>14/03/2023</t>
   </si>
   <si>
     <t>13/03/2023 a 14/03/2023</t>
   </si>
   <si>
     <t>1.160,00</t>
   </si>
   <si>
     <t>2.320,00</t>
   </si>
   <si>
     <t>MOTIVO:Onde participará de uma programação composta por debates, feiras, oficinas e palestras, voltadas ao fortalecimento da gestão pública, ao aprimoramento das atividades legislativas e à troca de experiências entre representantes do poder público, conforme os</t>
-  </si>
-[...1 lines deleted...]
-    <t>CONTADOR</t>
   </si>
   <si>
     <t>1.000,00</t>
   </si>
   <si>
     <t>2.000,00</t>
   </si>
   <si>
     <t>MOTIVO:Para participar de reunião no Congresso Estadual do Municipalismo Maranhense, promovido pela Federação dos Municípios do Estado do Maranhão (FAMEM), com o objetivo de acompanhar debates, palestras e discussões voltadas ao fortalecimento da gestão pública,</t>
   </si>
   <si>
     <t>28/02/2023</t>
   </si>
   <si>
     <t>27/02/2023 a 28/02/2023</t>
   </si>
   <si>
     <t>MOTIVO:Conceder ao Sr. LUCAS ALVES MOURA, Vereador da Câmara Municipal de Açailândia, 02 (duas) diárias, destinadas ao deslocamento para São Luís/MA, para custear despesas com alimentação, hospedagem e locomoção durante viagem a serviço, em cumprimento de agenda</t>
   </si>
   <si>
     <t>10/02/2023</t>
   </si>
   <si>
     <t>09/02/2023 a 10/02/2023</t>
   </si>
@@ -880,1765 +1303,3285 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J89"/>
+  <dimension ref="A1:J169"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A89" sqref="A89"/>
+      <selection activeCell="A169" sqref="A169"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>10</v>
       </c>
       <c r="B2" t="s">
         <v>11</v>
       </c>
       <c r="C2">
-        <v>14</v>
+        <v>182</v>
       </c>
       <c r="D2">
-        <v>2023</v>
+        <v>2026</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="B4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C4">
+        <v>183</v>
+      </c>
+      <c r="D4">
+        <v>2026</v>
+      </c>
+      <c r="E4" t="s">
         <v>18</v>
       </c>
-      <c r="C4">
-[...5 lines deleted...]
-      <c r="E4" t="s">
+      <c r="F4" t="s">
         <v>19</v>
       </c>
-      <c r="F4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G4" t="s">
+        <v>14</v>
+      </c>
+      <c r="H4" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="I4">
         <v>5</v>
       </c>
       <c r="J4" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6" t="s">
         <v>24</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6">
+        <v>177</v>
+      </c>
+      <c r="D6">
+        <v>2026</v>
+      </c>
+      <c r="E6" t="s">
         <v>25</v>
       </c>
-      <c r="C6">
+      <c r="F6" t="s">
+        <v>26</v>
+      </c>
+      <c r="G6" t="s">
+        <v>27</v>
+      </c>
+      <c r="H6" t="s">
         <v>28</v>
       </c>
-      <c r="D6">
-[...11 lines deleted...]
-      <c r="H6" t="s">
+      <c r="I6">
+        <v>3</v>
+      </c>
+      <c r="J6" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
+        <v>31</v>
+      </c>
+      <c r="B8" t="s">
         <v>32</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8">
+        <v>175</v>
+      </c>
+      <c r="D8">
+        <v>2026</v>
+      </c>
+      <c r="E8" t="s">
         <v>33</v>
       </c>
-      <c r="C8">
-[...5 lines deleted...]
-      <c r="E8" t="s">
+      <c r="F8" t="s">
         <v>34</v>
       </c>
-      <c r="F8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" t="s">
+        <v>35</v>
+      </c>
+      <c r="H8" t="s">
         <v>28</v>
       </c>
-      <c r="H8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I8">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J8" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
+        <v>31</v>
+      </c>
+      <c r="B10" t="s">
         <v>32</v>
       </c>
-      <c r="B10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C10">
-        <v>26</v>
+        <v>176</v>
       </c>
       <c r="D10">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="E10" t="s">
+        <v>37</v>
+      </c>
+      <c r="F10" t="s">
         <v>38</v>
       </c>
-      <c r="F10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G10" t="s">
+        <v>35</v>
+      </c>
+      <c r="H10" t="s">
         <v>28</v>
       </c>
-      <c r="H10" t="s">
+      <c r="I10">
+        <v>3</v>
+      </c>
+      <c r="J10" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="B12" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="C12">
+        <v>174</v>
+      </c>
+      <c r="D12">
+        <v>2026</v>
+      </c>
+      <c r="E12" t="s">
+        <v>42</v>
+      </c>
+      <c r="F12" t="s">
+        <v>43</v>
+      </c>
+      <c r="G12" t="s">
         <v>27</v>
       </c>
-      <c r="D12">
-[...10 lines deleted...]
-      </c>
       <c r="H12" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="I12">
         <v>2</v>
       </c>
       <c r="J12" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="1" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="B14" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C14">
-        <v>24</v>
+        <v>179</v>
       </c>
       <c r="D14">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="E14" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="F14" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="G14" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="H14" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="I14">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J14" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="1" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="B16" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="C16">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="D16">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="E16" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="F16" t="s">
-        <v>13</v>
+        <v>55</v>
       </c>
       <c r="G16" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="H16" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="I16">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J16" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="B18" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="C18">
-        <v>23</v>
+        <v>172</v>
       </c>
       <c r="D18">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="E18" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="F18" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="G18" t="s">
+        <v>61</v>
+      </c>
+      <c r="H18" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="I18">
         <v>3</v>
       </c>
       <c r="J18" t="s">
-        <v>57</v>
+        <v>29</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="1" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="B20" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="C20">
-        <v>21</v>
+        <v>153</v>
       </c>
       <c r="D20">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="E20" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="F20" t="s">
-        <v>13</v>
+        <v>65</v>
       </c>
       <c r="G20" t="s">
+        <v>66</v>
+      </c>
+      <c r="H20" t="s">
         <v>28</v>
       </c>
-      <c r="H20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I20">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J20" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="1" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="B22" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="C22">
-        <v>20</v>
+        <v>122</v>
       </c>
       <c r="D22">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="E22" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="F22" t="s">
-        <v>13</v>
+        <v>71</v>
       </c>
       <c r="G22" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="H22" t="s">
-        <v>35</v>
+        <v>72</v>
       </c>
       <c r="I22">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J22" t="s">
-        <v>36</v>
+        <v>73</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="1" t="s">
-        <v>65</v>
+        <v>74</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="B24" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="C24">
-        <v>18</v>
+        <v>125</v>
       </c>
       <c r="D24">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="E24" t="s">
-        <v>68</v>
+        <v>42</v>
       </c>
       <c r="F24" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="G24" t="s">
-        <v>28</v>
+        <v>77</v>
       </c>
       <c r="H24" t="s">
-        <v>35</v>
+        <v>72</v>
       </c>
       <c r="I24">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J24" t="s">
-        <v>36</v>
+        <v>78</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="1" t="s">
-        <v>69</v>
+        <v>79</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>66</v>
+        <v>80</v>
       </c>
       <c r="B26" t="s">
-        <v>67</v>
+        <v>81</v>
       </c>
       <c r="C26">
-        <v>19</v>
+        <v>124</v>
       </c>
       <c r="D26">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="E26" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="F26" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="G26" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="H26" t="s">
-        <v>29</v>
+        <v>72</v>
       </c>
       <c r="I26">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J26" t="s">
-        <v>30</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="1" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>72</v>
+        <v>85</v>
       </c>
       <c r="B28" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="C28">
-        <v>17</v>
+        <v>123</v>
       </c>
       <c r="D28">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="E28" t="s">
-        <v>74</v>
+        <v>54</v>
       </c>
       <c r="F28" t="s">
         <v>55</v>
       </c>
       <c r="G28" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="H28" t="s">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="I28">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J28" t="s">
-        <v>57</v>
+        <v>73</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="1" t="s">
-        <v>75</v>
+        <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="B30" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="C30">
-        <v>16</v>
+        <v>141</v>
       </c>
       <c r="D30">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="E30" t="s">
-        <v>19</v>
+        <v>70</v>
       </c>
       <c r="F30" t="s">
-        <v>13</v>
+        <v>71</v>
       </c>
       <c r="G30" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="H30" t="s">
-        <v>35</v>
+        <v>72</v>
       </c>
       <c r="I30">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J30" t="s">
-        <v>36</v>
+        <v>83</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="1" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="B32" t="s">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="C32">
+        <v>140</v>
+      </c>
+      <c r="D32">
+        <v>2026</v>
+      </c>
+      <c r="E32" t="s">
+        <v>33</v>
+      </c>
+      <c r="F32" t="s">
+        <v>89</v>
+      </c>
+      <c r="G32" t="s">
+        <v>14</v>
+      </c>
+      <c r="H32" t="s">
         <v>15</v>
       </c>
-      <c r="D32">
-[...13 lines deleted...]
-      </c>
       <c r="I32">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J32" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="1" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="B34" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="C34">
-        <v>14</v>
+        <v>120</v>
       </c>
       <c r="D34">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="E34" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="F34" t="s">
         <v>13</v>
       </c>
       <c r="G34" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="H34" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="I34">
         <v>5</v>
       </c>
       <c r="J34" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="1" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="B36" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="C36">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="D36">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="E36" t="s">
-        <v>46</v>
+        <v>96</v>
       </c>
       <c r="F36" t="s">
-        <v>13</v>
+        <v>97</v>
       </c>
       <c r="G36" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="H36" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="I36">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J36" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="1" t="s">
-        <v>88</v>
+        <v>98</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="B38" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="C38">
-        <v>10</v>
+        <v>118</v>
       </c>
       <c r="D38">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="E38" t="s">
-        <v>19</v>
+        <v>100</v>
       </c>
       <c r="F38" t="s">
-        <v>13</v>
+        <v>97</v>
       </c>
       <c r="G38" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="H38" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="I38">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J38" t="s">
-        <v>91</v>
+        <v>45</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" s="1" t="s">
-        <v>92</v>
+        <v>101</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" t="s">
-        <v>89</v>
+        <v>102</v>
       </c>
       <c r="B40" t="s">
-        <v>90</v>
+        <v>103</v>
       </c>
       <c r="C40">
-        <v>11</v>
+        <v>101</v>
       </c>
       <c r="D40">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="E40" t="s">
-        <v>93</v>
+        <v>33</v>
       </c>
       <c r="F40" t="s">
-        <v>94</v>
+        <v>34</v>
       </c>
       <c r="G40" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="H40" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="I40">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J40" t="s">
-        <v>91</v>
+        <v>104</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="1" t="s">
-        <v>95</v>
+        <v>105</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" t="s">
-        <v>96</v>
+        <v>106</v>
       </c>
       <c r="B42" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="C42">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="D42">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="E42" t="s">
-        <v>98</v>
+        <v>82</v>
       </c>
       <c r="F42" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="G42" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="H42" t="s">
-        <v>21</v>
+        <v>72</v>
       </c>
       <c r="I42">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J42" t="s">
-        <v>99</v>
+        <v>83</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="1" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="B44" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="C44">
-        <v>7</v>
+        <v>91</v>
       </c>
       <c r="D44">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="E44" t="s">
-        <v>26</v>
+        <v>70</v>
       </c>
       <c r="F44" t="s">
-        <v>27</v>
+        <v>71</v>
       </c>
       <c r="G44" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="H44" t="s">
-        <v>29</v>
+        <v>72</v>
       </c>
       <c r="I44">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J44" t="s">
-        <v>103</v>
+        <v>83</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="1" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" t="s">
-        <v>101</v>
+        <v>110</v>
       </c>
       <c r="B46" t="s">
-        <v>102</v>
+        <v>111</v>
       </c>
       <c r="C46">
-        <v>8</v>
+        <v>77</v>
       </c>
       <c r="D46">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="E46" t="s">
-        <v>105</v>
+        <v>96</v>
       </c>
       <c r="F46" t="s">
-        <v>106</v>
+        <v>97</v>
       </c>
       <c r="G46" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="H46" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="I46">
         <v>3</v>
       </c>
       <c r="J46" t="s">
-        <v>57</v>
+        <v>112</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="1" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" t="s">
-        <v>101</v>
+        <v>114</v>
       </c>
       <c r="B48" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="C48">
-        <v>9</v>
+        <v>78</v>
       </c>
       <c r="D48">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="E48" t="s">
-        <v>41</v>
+        <v>116</v>
       </c>
       <c r="F48" t="s">
-        <v>42</v>
+        <v>117</v>
       </c>
       <c r="G48" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="H48" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
       <c r="I48">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J48" t="s">
-        <v>103</v>
+        <v>118</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" s="1" t="s">
-        <v>109</v>
+        <v>119</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="B50" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="C50">
-        <v>6</v>
+        <v>79</v>
       </c>
       <c r="D50">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="E50" t="s">
-        <v>64</v>
+        <v>120</v>
       </c>
       <c r="F50" t="s">
+        <v>121</v>
+      </c>
+      <c r="G50" t="s">
         <v>27</v>
       </c>
-      <c r="G50" t="s">
+      <c r="H50" t="s">
         <v>28</v>
       </c>
-      <c r="H50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I50">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J50" t="s">
-        <v>112</v>
+        <v>122</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="1" t="s">
-        <v>113</v>
+        <v>123</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="B52" t="s">
-        <v>115</v>
+        <v>125</v>
       </c>
       <c r="C52">
-        <v>5</v>
+        <v>76</v>
       </c>
       <c r="D52">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="E52" t="s">
-        <v>46</v>
+        <v>100</v>
       </c>
       <c r="F52" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="G52" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="H52" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="I52">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J52" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" s="1" t="s">
-        <v>116</v>
+        <v>126</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" t="s">
-        <v>117</v>
+        <v>127</v>
       </c>
       <c r="B54" t="s">
-        <v>118</v>
+        <v>128</v>
       </c>
       <c r="C54">
-        <v>3</v>
+        <v>75</v>
       </c>
       <c r="D54">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="E54" t="s">
-        <v>119</v>
+        <v>129</v>
       </c>
       <c r="F54" t="s">
-        <v>13</v>
+        <v>97</v>
       </c>
       <c r="G54" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H54" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="I54">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J54" t="s">
-        <v>112</v>
+        <v>45</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="1" t="s">
-        <v>120</v>
+        <v>130</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" t="s">
-        <v>117</v>
+        <v>127</v>
       </c>
       <c r="B56" t="s">
-        <v>118</v>
+        <v>131</v>
       </c>
       <c r="C56">
+        <v>74</v>
+      </c>
+      <c r="D56">
+        <v>2026</v>
+      </c>
+      <c r="E56" t="s">
+        <v>59</v>
+      </c>
+      <c r="F56" t="s">
+        <v>60</v>
+      </c>
+      <c r="G56" t="s">
+        <v>132</v>
+      </c>
+      <c r="H56" t="s">
+        <v>15</v>
+      </c>
+      <c r="I56">
         <v>4</v>
       </c>
-      <c r="D56">
-[...16 lines deleted...]
-      </c>
       <c r="J56" t="s">
-        <v>103</v>
+        <v>133</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" s="1" t="s">
-        <v>121</v>
+        <v>134</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="B58" t="s">
-        <v>123</v>
+        <v>135</v>
       </c>
       <c r="C58">
-        <v>1</v>
+        <v>89</v>
       </c>
       <c r="D58">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="E58" t="s">
-        <v>34</v>
+        <v>136</v>
       </c>
       <c r="F58" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="G58" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H58" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="I58">
         <v>2</v>
       </c>
       <c r="J58" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="1" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" t="s">
-        <v>122</v>
+        <v>138</v>
       </c>
       <c r="B60" t="s">
-        <v>123</v>
+        <v>139</v>
       </c>
       <c r="C60">
-        <v>2</v>
+        <v>73</v>
       </c>
       <c r="D60">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="E60" t="s">
-        <v>70</v>
+        <v>140</v>
       </c>
       <c r="F60" t="s">
-        <v>39</v>
+        <v>97</v>
       </c>
       <c r="G60" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H60" t="s">
-        <v>125</v>
+        <v>44</v>
       </c>
       <c r="I60">
         <v>2</v>
       </c>
       <c r="J60" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" s="1" t="s">
-        <v>126</v>
+        <v>141</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" t="s">
-        <v>127</v>
+        <v>142</v>
       </c>
       <c r="B62" t="s">
-        <v>128</v>
+        <v>143</v>
       </c>
       <c r="C62">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="D62">
-        <v>2023</v>
+        <v>2026</v>
       </c>
       <c r="E62" t="s">
-        <v>12</v>
+        <v>144</v>
       </c>
       <c r="F62" t="s">
-        <v>13</v>
+        <v>145</v>
       </c>
       <c r="G62" t="s">
         <v>14</v>
       </c>
       <c r="H62" t="s">
-        <v>129</v>
+        <v>20</v>
       </c>
       <c r="I62">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J62" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" s="1" t="s">
-        <v>130</v>
+        <v>146</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" t="s">
-        <v>131</v>
+        <v>147</v>
       </c>
       <c r="B64" t="s">
-        <v>132</v>
+        <v>143</v>
       </c>
       <c r="C64">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="D64">
-        <v>2023</v>
+        <v>2026</v>
       </c>
       <c r="E64" t="s">
-        <v>12</v>
+        <v>148</v>
       </c>
       <c r="F64" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="G64" t="s">
         <v>14</v>
       </c>
       <c r="H64" t="s">
-        <v>129</v>
+        <v>72</v>
       </c>
       <c r="I64">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J64" t="s">
-        <v>15</v>
+        <v>83</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" s="1" t="s">
-        <v>133</v>
+        <v>149</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" t="s">
-        <v>134</v>
+        <v>147</v>
       </c>
       <c r="B66" t="s">
-        <v>135</v>
+        <v>150</v>
       </c>
       <c r="C66">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="D66">
-        <v>2023</v>
+        <v>2026</v>
       </c>
       <c r="E66" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="F66" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="G66" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H66" t="s">
-        <v>129</v>
+        <v>44</v>
       </c>
       <c r="I66">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J66" t="s">
-        <v>136</v>
+        <v>45</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" s="1" t="s">
-        <v>137</v>
+        <v>151</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" t="s">
-        <v>138</v>
+        <v>152</v>
       </c>
       <c r="B68" t="s">
-        <v>139</v>
+        <v>153</v>
       </c>
       <c r="C68">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="D68">
-        <v>2023</v>
+        <v>2026</v>
       </c>
       <c r="E68" t="s">
-        <v>12</v>
+        <v>96</v>
       </c>
       <c r="F68" t="s">
-        <v>13</v>
+        <v>97</v>
       </c>
       <c r="G68" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H68" t="s">
-        <v>140</v>
+        <v>112</v>
       </c>
       <c r="I68">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J68" t="s">
-        <v>141</v>
+        <v>112</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" s="1" t="s">
-        <v>142</v>
+        <v>154</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" t="s">
-        <v>138</v>
+        <v>152</v>
       </c>
       <c r="B70" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="C70">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="D70">
-        <v>2023</v>
+        <v>2026</v>
       </c>
       <c r="E70" t="s">
-        <v>26</v>
+        <v>54</v>
       </c>
       <c r="F70" t="s">
-        <v>143</v>
+        <v>55</v>
       </c>
       <c r="G70" t="s">
         <v>14</v>
       </c>
       <c r="H70" t="s">
-        <v>144</v>
+        <v>72</v>
       </c>
       <c r="I70">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J70" t="s">
-        <v>145</v>
+        <v>83</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" s="1" t="s">
-        <v>146</v>
+        <v>155</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="B72" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="C72">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="D72">
-        <v>2023</v>
+        <v>2026</v>
       </c>
       <c r="E72" t="s">
-        <v>12</v>
+        <v>82</v>
       </c>
       <c r="F72" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="G72" t="s">
         <v>14</v>
       </c>
       <c r="H72" t="s">
-        <v>140</v>
+        <v>72</v>
       </c>
       <c r="I72">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J72" t="s">
-        <v>141</v>
+        <v>83</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" s="1" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="B74" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="C74">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="D74">
-        <v>2023</v>
+        <v>2026</v>
       </c>
       <c r="E74" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="F74" t="s">
-        <v>13</v>
+        <v>160</v>
       </c>
       <c r="G74" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H74" t="s">
-        <v>140</v>
+        <v>161</v>
       </c>
       <c r="I74">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J74" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" s="1" t="s">
-        <v>153</v>
+        <v>162</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="B76" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="C76">
+        <v>14</v>
+      </c>
+      <c r="D76">
+        <v>2026</v>
+      </c>
+      <c r="E76" t="s">
+        <v>33</v>
+      </c>
+      <c r="F76" t="s">
+        <v>34</v>
+      </c>
+      <c r="G76" t="s">
+        <v>27</v>
+      </c>
+      <c r="H76" t="s">
+        <v>161</v>
+      </c>
+      <c r="I76">
         <v>4</v>
       </c>
-      <c r="D76">
-[...16 lines deleted...]
-      </c>
       <c r="J76" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" s="1" t="s">
-        <v>154</v>
+        <v>163</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" t="s">
-        <v>150</v>
+        <v>164</v>
       </c>
       <c r="B78" t="s">
-        <v>155</v>
+        <v>165</v>
       </c>
       <c r="C78">
-        <v>5</v>
+        <v>31</v>
       </c>
       <c r="D78">
-        <v>2023</v>
+        <v>2026</v>
       </c>
       <c r="E78" t="s">
-        <v>156</v>
+        <v>96</v>
       </c>
       <c r="F78" t="s">
-        <v>13</v>
+        <v>97</v>
       </c>
       <c r="G78" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H78" t="s">
-        <v>140</v>
+        <v>44</v>
       </c>
       <c r="I78">
         <v>2</v>
       </c>
       <c r="J78" t="s">
-        <v>141</v>
+        <v>45</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" s="1" t="s">
-        <v>157</v>
+        <v>166</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" t="s">
-        <v>150</v>
+        <v>164</v>
       </c>
       <c r="B80" t="s">
-        <v>151</v>
+        <v>165</v>
       </c>
       <c r="C80">
-        <v>6</v>
+        <v>32</v>
       </c>
       <c r="D80">
-        <v>2023</v>
+        <v>2026</v>
       </c>
       <c r="E80" t="s">
-        <v>70</v>
+        <v>167</v>
       </c>
       <c r="F80" t="s">
-        <v>13</v>
+        <v>168</v>
       </c>
       <c r="G80" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H80" t="s">
-        <v>140</v>
+        <v>44</v>
       </c>
       <c r="I80">
         <v>2</v>
       </c>
       <c r="J80" t="s">
-        <v>141</v>
+        <v>45</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" s="1" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" t="s">
-        <v>150</v>
+        <v>170</v>
       </c>
       <c r="B82" t="s">
-        <v>151</v>
+        <v>171</v>
       </c>
       <c r="C82">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D82">
         <v>2023</v>
       </c>
       <c r="E82" t="s">
-        <v>159</v>
+        <v>140</v>
       </c>
       <c r="F82" t="s">
-        <v>160</v>
+        <v>97</v>
       </c>
       <c r="G82" t="s">
-        <v>14</v>
+        <v>172</v>
       </c>
       <c r="H82" t="s">
-        <v>140</v>
+        <v>173</v>
       </c>
       <c r="I82">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J82" t="s">
-        <v>141</v>
+        <v>173</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" s="1" t="s">
-        <v>161</v>
+        <v>174</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" t="s">
-        <v>150</v>
+        <v>175</v>
       </c>
       <c r="B84" t="s">
-        <v>151</v>
+        <v>176</v>
       </c>
       <c r="C84">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="D84">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E84" t="s">
-        <v>162</v>
+        <v>177</v>
       </c>
       <c r="F84" t="s">
-        <v>13</v>
+        <v>97</v>
       </c>
       <c r="G84" t="s">
-        <v>14</v>
+        <v>178</v>
       </c>
       <c r="H84" t="s">
-        <v>140</v>
+        <v>72</v>
       </c>
       <c r="I84">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J84" t="s">
-        <v>141</v>
+        <v>83</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" s="1" t="s">
-        <v>163</v>
+        <v>179</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" t="s">
-        <v>164</v>
+        <v>180</v>
       </c>
       <c r="B86" t="s">
-        <v>165</v>
+        <v>181</v>
       </c>
       <c r="C86">
-        <v>2</v>
+        <v>28</v>
       </c>
       <c r="D86">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E86" t="s">
-        <v>26</v>
+        <v>182</v>
       </c>
       <c r="F86" t="s">
-        <v>143</v>
+        <v>183</v>
       </c>
       <c r="G86" t="s">
-        <v>14</v>
+        <v>184</v>
       </c>
       <c r="H86" t="s">
-        <v>140</v>
+        <v>28</v>
       </c>
       <c r="I86">
         <v>2</v>
       </c>
       <c r="J86" t="s">
-        <v>141</v>
+        <v>104</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" s="1" t="s">
-        <v>166</v>
+        <v>185</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" t="s">
+        <v>186</v>
+      </c>
+      <c r="B88" t="s">
+        <v>187</v>
+      </c>
+      <c r="C88">
+        <v>25</v>
+      </c>
+      <c r="D88">
+        <v>2024</v>
+      </c>
+      <c r="E88" t="s">
         <v>167</v>
       </c>
-      <c r="B88" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F88" t="s">
-        <v>13</v>
+        <v>97</v>
       </c>
       <c r="G88" t="s">
-        <v>14</v>
+        <v>184</v>
       </c>
       <c r="H88" t="s">
-        <v>140</v>
+        <v>44</v>
       </c>
       <c r="I88">
         <v>2</v>
       </c>
       <c r="J88" t="s">
-        <v>141</v>
+        <v>45</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" s="1" t="s">
-        <v>169</v>
+        <v>188</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10">
+      <c r="A90" t="s">
+        <v>186</v>
+      </c>
+      <c r="B90" t="s">
+        <v>187</v>
+      </c>
+      <c r="C90">
+        <v>26</v>
+      </c>
+      <c r="D90">
+        <v>2024</v>
+      </c>
+      <c r="E90" t="s">
+        <v>189</v>
+      </c>
+      <c r="F90" t="s">
+        <v>190</v>
+      </c>
+      <c r="G90" t="s">
+        <v>184</v>
+      </c>
+      <c r="H90" t="s">
+        <v>28</v>
+      </c>
+      <c r="I90">
+        <v>2</v>
+      </c>
+      <c r="J90" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10">
+      <c r="A91" s="1" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10">
+      <c r="A92" t="s">
+        <v>186</v>
+      </c>
+      <c r="B92" t="s">
+        <v>187</v>
+      </c>
+      <c r="C92">
+        <v>27</v>
+      </c>
+      <c r="D92">
+        <v>2024</v>
+      </c>
+      <c r="E92" t="s">
+        <v>37</v>
+      </c>
+      <c r="F92" t="s">
+        <v>192</v>
+      </c>
+      <c r="G92" t="s">
+        <v>184</v>
+      </c>
+      <c r="H92" t="s">
+        <v>28</v>
+      </c>
+      <c r="I92">
+        <v>2</v>
+      </c>
+      <c r="J92" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="93" spans="1:10">
+      <c r="A93" s="1" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10">
+      <c r="A94" t="s">
+        <v>194</v>
+      </c>
+      <c r="B94" t="s">
+        <v>195</v>
+      </c>
+      <c r="C94">
+        <v>24</v>
+      </c>
+      <c r="D94">
+        <v>2024</v>
+      </c>
+      <c r="E94" t="s">
+        <v>196</v>
+      </c>
+      <c r="F94" t="s">
+        <v>97</v>
+      </c>
+      <c r="G94" t="s">
+        <v>178</v>
+      </c>
+      <c r="H94" t="s">
+        <v>72</v>
+      </c>
+      <c r="I94">
+        <v>5</v>
+      </c>
+      <c r="J94" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10">
+      <c r="A95" s="1" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="96" spans="1:10">
+      <c r="A96" t="s">
+        <v>198</v>
+      </c>
+      <c r="B96" t="s">
+        <v>199</v>
+      </c>
+      <c r="C96">
+        <v>22</v>
+      </c>
+      <c r="D96">
+        <v>2024</v>
+      </c>
+      <c r="E96" t="s">
+        <v>196</v>
+      </c>
+      <c r="F96" t="s">
+        <v>97</v>
+      </c>
+      <c r="G96" t="s">
+        <v>184</v>
+      </c>
+      <c r="H96" t="s">
+        <v>44</v>
+      </c>
+      <c r="I96">
+        <v>5</v>
+      </c>
+      <c r="J96" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="97" spans="1:10">
+      <c r="A97" s="1" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="98" spans="1:10">
+      <c r="A98" t="s">
+        <v>202</v>
+      </c>
+      <c r="B98" t="s">
+        <v>203</v>
+      </c>
+      <c r="C98">
+        <v>23</v>
+      </c>
+      <c r="D98">
+        <v>2024</v>
+      </c>
+      <c r="E98" t="s">
+        <v>204</v>
+      </c>
+      <c r="F98" t="s">
+        <v>205</v>
+      </c>
+      <c r="G98" t="s">
+        <v>184</v>
+      </c>
+      <c r="H98" t="s">
+        <v>50</v>
+      </c>
+      <c r="I98">
+        <v>3</v>
+      </c>
+      <c r="J98" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="99" spans="1:10">
+      <c r="A99" s="1" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="100" spans="1:10">
+      <c r="A100" t="s">
+        <v>207</v>
+      </c>
+      <c r="B100" t="s">
+        <v>208</v>
+      </c>
+      <c r="C100">
+        <v>21</v>
+      </c>
+      <c r="D100">
+        <v>2024</v>
+      </c>
+      <c r="E100" t="s">
+        <v>140</v>
+      </c>
+      <c r="F100" t="s">
+        <v>97</v>
+      </c>
+      <c r="G100" t="s">
+        <v>184</v>
+      </c>
+      <c r="H100" t="s">
+        <v>44</v>
+      </c>
+      <c r="I100">
+        <v>2</v>
+      </c>
+      <c r="J100" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="101" spans="1:10">
+      <c r="A101" s="1" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="102" spans="1:10">
+      <c r="A102" t="s">
+        <v>210</v>
+      </c>
+      <c r="B102" t="s">
+        <v>211</v>
+      </c>
+      <c r="C102">
+        <v>20</v>
+      </c>
+      <c r="D102">
+        <v>2024</v>
+      </c>
+      <c r="E102" t="s">
+        <v>212</v>
+      </c>
+      <c r="F102" t="s">
+        <v>97</v>
+      </c>
+      <c r="G102" t="s">
+        <v>184</v>
+      </c>
+      <c r="H102" t="s">
+        <v>44</v>
+      </c>
+      <c r="I102">
+        <v>2</v>
+      </c>
+      <c r="J102" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="103" spans="1:10">
+      <c r="A103" s="1" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="104" spans="1:10">
+      <c r="A104" t="s">
+        <v>214</v>
+      </c>
+      <c r="B104" t="s">
+        <v>215</v>
+      </c>
+      <c r="C104">
+        <v>18</v>
+      </c>
+      <c r="D104">
+        <v>2024</v>
+      </c>
+      <c r="E104" t="s">
+        <v>136</v>
+      </c>
+      <c r="F104" t="s">
+        <v>97</v>
+      </c>
+      <c r="G104" t="s">
+        <v>184</v>
+      </c>
+      <c r="H104" t="s">
+        <v>44</v>
+      </c>
+      <c r="I104">
+        <v>2</v>
+      </c>
+      <c r="J104" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="105" spans="1:10">
+      <c r="A105" s="1" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="106" spans="1:10">
+      <c r="A106" t="s">
+        <v>214</v>
+      </c>
+      <c r="B106" t="s">
+        <v>215</v>
+      </c>
+      <c r="C106">
+        <v>19</v>
+      </c>
+      <c r="D106">
+        <v>2024</v>
+      </c>
+      <c r="E106" t="s">
+        <v>217</v>
+      </c>
+      <c r="F106" t="s">
+        <v>190</v>
+      </c>
+      <c r="G106" t="s">
+        <v>184</v>
+      </c>
+      <c r="H106" t="s">
+        <v>28</v>
+      </c>
+      <c r="I106">
+        <v>2</v>
+      </c>
+      <c r="J106" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="107" spans="1:10">
+      <c r="A107" s="1" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="108" spans="1:10">
+      <c r="A108" t="s">
+        <v>219</v>
+      </c>
+      <c r="B108" t="s">
+        <v>220</v>
+      </c>
+      <c r="C108">
+        <v>17</v>
+      </c>
+      <c r="D108">
+        <v>2024</v>
+      </c>
+      <c r="E108" t="s">
+        <v>221</v>
+      </c>
+      <c r="F108" t="s">
+        <v>205</v>
+      </c>
+      <c r="G108" t="s">
+        <v>184</v>
+      </c>
+      <c r="H108" t="s">
+        <v>50</v>
+      </c>
+      <c r="I108">
+        <v>3</v>
+      </c>
+      <c r="J108" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="109" spans="1:10">
+      <c r="A109" s="1" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="110" spans="1:10">
+      <c r="A110" t="s">
+        <v>223</v>
+      </c>
+      <c r="B110" t="s">
+        <v>224</v>
+      </c>
+      <c r="C110">
+        <v>16</v>
+      </c>
+      <c r="D110">
+        <v>2024</v>
+      </c>
+      <c r="E110" t="s">
+        <v>177</v>
+      </c>
+      <c r="F110" t="s">
+        <v>97</v>
+      </c>
+      <c r="G110" t="s">
+        <v>184</v>
+      </c>
+      <c r="H110" t="s">
+        <v>44</v>
+      </c>
+      <c r="I110">
+        <v>2</v>
+      </c>
+      <c r="J110" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="111" spans="1:10">
+      <c r="A111" s="1" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="112" spans="1:10">
+      <c r="A112" t="s">
+        <v>226</v>
+      </c>
+      <c r="B112" t="s">
+        <v>227</v>
+      </c>
+      <c r="C112">
+        <v>15</v>
+      </c>
+      <c r="D112">
+        <v>2024</v>
+      </c>
+      <c r="E112" t="s">
+        <v>228</v>
+      </c>
+      <c r="F112" t="s">
+        <v>97</v>
+      </c>
+      <c r="G112" t="s">
+        <v>184</v>
+      </c>
+      <c r="H112" t="s">
+        <v>44</v>
+      </c>
+      <c r="I112">
+        <v>2</v>
+      </c>
+      <c r="J112" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="113" spans="1:10">
+      <c r="A113" s="1" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="114" spans="1:10">
+      <c r="A114" t="s">
+        <v>230</v>
+      </c>
+      <c r="B114" t="s">
+        <v>231</v>
+      </c>
+      <c r="C114">
+        <v>14</v>
+      </c>
+      <c r="D114">
+        <v>2024</v>
+      </c>
+      <c r="E114" t="s">
+        <v>196</v>
+      </c>
+      <c r="F114" t="s">
+        <v>97</v>
+      </c>
+      <c r="G114" t="s">
+        <v>178</v>
+      </c>
+      <c r="H114" t="s">
+        <v>72</v>
+      </c>
+      <c r="I114">
+        <v>5</v>
+      </c>
+      <c r="J114" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="115" spans="1:10">
+      <c r="A115" s="1" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="116" spans="1:10">
+      <c r="A116" t="s">
+        <v>233</v>
+      </c>
+      <c r="B116" t="s">
+        <v>234</v>
+      </c>
+      <c r="C116">
+        <v>13</v>
+      </c>
+      <c r="D116">
+        <v>2024</v>
+      </c>
+      <c r="E116" t="s">
+        <v>196</v>
+      </c>
+      <c r="F116" t="s">
+        <v>97</v>
+      </c>
+      <c r="G116" t="s">
+        <v>184</v>
+      </c>
+      <c r="H116" t="s">
+        <v>44</v>
+      </c>
+      <c r="I116">
+        <v>5</v>
+      </c>
+      <c r="J116" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="117" spans="1:10">
+      <c r="A117" s="1" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="118" spans="1:10">
+      <c r="A118" t="s">
+        <v>236</v>
+      </c>
+      <c r="B118" t="s">
+        <v>237</v>
+      </c>
+      <c r="C118">
+        <v>10</v>
+      </c>
+      <c r="D118">
+        <v>2024</v>
+      </c>
+      <c r="E118" t="s">
+        <v>177</v>
+      </c>
+      <c r="F118" t="s">
+        <v>97</v>
+      </c>
+      <c r="G118" t="s">
+        <v>178</v>
+      </c>
+      <c r="H118" t="s">
+        <v>72</v>
+      </c>
+      <c r="I118">
+        <v>4</v>
+      </c>
+      <c r="J118" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="119" spans="1:10">
+      <c r="A119" s="1" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="120" spans="1:10">
+      <c r="A120" t="s">
+        <v>236</v>
+      </c>
+      <c r="B120" t="s">
+        <v>237</v>
+      </c>
+      <c r="C120">
+        <v>11</v>
+      </c>
+      <c r="D120">
+        <v>2024</v>
+      </c>
+      <c r="E120" t="s">
+        <v>240</v>
+      </c>
+      <c r="F120" t="s">
+        <v>55</v>
+      </c>
+      <c r="G120" t="s">
+        <v>178</v>
+      </c>
+      <c r="H120" t="s">
+        <v>72</v>
+      </c>
+      <c r="I120">
+        <v>4</v>
+      </c>
+      <c r="J120" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="121" spans="1:10">
+      <c r="A121" s="1" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="122" spans="1:10">
+      <c r="A122" t="s">
+        <v>242</v>
+      </c>
+      <c r="B122" t="s">
+        <v>243</v>
+      </c>
+      <c r="C122">
+        <v>12</v>
+      </c>
+      <c r="D122">
+        <v>2024</v>
+      </c>
+      <c r="E122" t="s">
+        <v>244</v>
+      </c>
+      <c r="F122" t="s">
+        <v>97</v>
+      </c>
+      <c r="G122" t="s">
+        <v>178</v>
+      </c>
+      <c r="H122" t="s">
+        <v>72</v>
+      </c>
+      <c r="I122">
+        <v>3</v>
+      </c>
+      <c r="J122" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="123" spans="1:10">
+      <c r="A123" s="1" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="124" spans="1:10">
+      <c r="A124" t="s">
+        <v>246</v>
+      </c>
+      <c r="B124" t="s">
+        <v>247</v>
+      </c>
+      <c r="C124">
+        <v>7</v>
+      </c>
+      <c r="D124">
+        <v>2024</v>
+      </c>
+      <c r="E124" t="s">
+        <v>182</v>
+      </c>
+      <c r="F124" t="s">
+        <v>183</v>
+      </c>
+      <c r="G124" t="s">
+        <v>184</v>
+      </c>
+      <c r="H124" t="s">
+        <v>28</v>
+      </c>
+      <c r="I124">
+        <v>3</v>
+      </c>
+      <c r="J124" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="125" spans="1:10">
+      <c r="A125" s="1" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="126" spans="1:10">
+      <c r="A126" t="s">
+        <v>246</v>
+      </c>
+      <c r="B126" t="s">
+        <v>247</v>
+      </c>
+      <c r="C126">
+        <v>8</v>
+      </c>
+      <c r="D126">
+        <v>2024</v>
+      </c>
+      <c r="E126" t="s">
+        <v>249</v>
+      </c>
+      <c r="F126" t="s">
+        <v>250</v>
+      </c>
+      <c r="G126" t="s">
+        <v>184</v>
+      </c>
+      <c r="H126" t="s">
+        <v>50</v>
+      </c>
+      <c r="I126">
+        <v>3</v>
+      </c>
+      <c r="J126" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="127" spans="1:10">
+      <c r="A127" s="1" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="128" spans="1:10">
+      <c r="A128" t="s">
+        <v>246</v>
+      </c>
+      <c r="B128" t="s">
+        <v>252</v>
+      </c>
+      <c r="C128">
+        <v>9</v>
+      </c>
+      <c r="D128">
+        <v>2024</v>
+      </c>
+      <c r="E128" t="s">
+        <v>37</v>
+      </c>
+      <c r="F128" t="s">
+        <v>192</v>
+      </c>
+      <c r="G128" t="s">
+        <v>184</v>
+      </c>
+      <c r="H128" t="s">
+        <v>28</v>
+      </c>
+      <c r="I128">
+        <v>3</v>
+      </c>
+      <c r="J128" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="129" spans="1:10">
+      <c r="A129" s="1" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="130" spans="1:10">
+      <c r="A130" t="s">
+        <v>254</v>
+      </c>
+      <c r="B130" t="s">
+        <v>255</v>
+      </c>
+      <c r="C130">
+        <v>6</v>
+      </c>
+      <c r="D130">
+        <v>2024</v>
+      </c>
+      <c r="E130" t="s">
+        <v>212</v>
+      </c>
+      <c r="F130" t="s">
+        <v>183</v>
+      </c>
+      <c r="G130" t="s">
+        <v>184</v>
+      </c>
+      <c r="H130" t="s">
+        <v>44</v>
+      </c>
+      <c r="I130">
+        <v>3</v>
+      </c>
+      <c r="J130" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="131" spans="1:10">
+      <c r="A131" s="1" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="132" spans="1:10">
+      <c r="A132" t="s">
+        <v>257</v>
+      </c>
+      <c r="B132" t="s">
+        <v>258</v>
+      </c>
+      <c r="C132">
+        <v>5</v>
+      </c>
+      <c r="D132">
+        <v>2024</v>
+      </c>
+      <c r="E132" t="s">
+        <v>196</v>
+      </c>
+      <c r="F132" t="s">
+        <v>97</v>
+      </c>
+      <c r="G132" t="s">
+        <v>178</v>
+      </c>
+      <c r="H132" t="s">
+        <v>72</v>
+      </c>
+      <c r="I132">
+        <v>5</v>
+      </c>
+      <c r="J132" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="133" spans="1:10">
+      <c r="A133" s="1" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="134" spans="1:10">
+      <c r="A134" t="s">
+        <v>260</v>
+      </c>
+      <c r="B134" t="s">
+        <v>261</v>
+      </c>
+      <c r="C134">
+        <v>3</v>
+      </c>
+      <c r="D134">
+        <v>2024</v>
+      </c>
+      <c r="E134" t="s">
+        <v>262</v>
+      </c>
+      <c r="F134" t="s">
+        <v>97</v>
+      </c>
+      <c r="G134" t="s">
+        <v>172</v>
+      </c>
+      <c r="H134" t="s">
+        <v>44</v>
+      </c>
+      <c r="I134">
+        <v>3</v>
+      </c>
+      <c r="J134" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="135" spans="1:10">
+      <c r="A135" s="1" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="136" spans="1:10">
+      <c r="A136" t="s">
+        <v>260</v>
+      </c>
+      <c r="B136" t="s">
+        <v>261</v>
+      </c>
+      <c r="C136">
+        <v>4</v>
+      </c>
+      <c r="D136">
+        <v>2024</v>
+      </c>
+      <c r="E136" t="s">
+        <v>217</v>
+      </c>
+      <c r="F136" t="s">
+        <v>190</v>
+      </c>
+      <c r="G136" t="s">
+        <v>172</v>
+      </c>
+      <c r="H136" t="s">
+        <v>28</v>
+      </c>
+      <c r="I136">
+        <v>3</v>
+      </c>
+      <c r="J136" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="137" spans="1:10">
+      <c r="A137" s="1" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="138" spans="1:10">
+      <c r="A138" t="s">
+        <v>265</v>
+      </c>
+      <c r="B138" t="s">
+        <v>266</v>
+      </c>
+      <c r="C138">
+        <v>1</v>
+      </c>
+      <c r="D138">
+        <v>2024</v>
+      </c>
+      <c r="E138" t="s">
+        <v>167</v>
+      </c>
+      <c r="F138" t="s">
+        <v>97</v>
+      </c>
+      <c r="G138" t="s">
+        <v>172</v>
+      </c>
+      <c r="H138" t="s">
+        <v>44</v>
+      </c>
+      <c r="I138">
+        <v>2</v>
+      </c>
+      <c r="J138" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="139" spans="1:10">
+      <c r="A139" s="1" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="140" spans="1:10">
+      <c r="A140" t="s">
+        <v>265</v>
+      </c>
+      <c r="B140" t="s">
+        <v>266</v>
+      </c>
+      <c r="C140">
+        <v>2</v>
+      </c>
+      <c r="D140">
+        <v>2024</v>
+      </c>
+      <c r="E140" t="s">
+        <v>217</v>
+      </c>
+      <c r="F140" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" t="s">
+        <v>172</v>
+      </c>
+      <c r="H140" t="s">
+        <v>268</v>
+      </c>
+      <c r="I140">
+        <v>2</v>
+      </c>
+      <c r="J140" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="141" spans="1:10">
+      <c r="A141" s="1" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="142" spans="1:10">
+      <c r="A142" t="s">
+        <v>270</v>
+      </c>
+      <c r="B142" t="s">
+        <v>271</v>
+      </c>
+      <c r="C142">
+        <v>15</v>
+      </c>
+      <c r="D142">
+        <v>2023</v>
+      </c>
+      <c r="E142" t="s">
+        <v>140</v>
+      </c>
+      <c r="F142" t="s">
+        <v>97</v>
+      </c>
+      <c r="G142" t="s">
+        <v>172</v>
+      </c>
+      <c r="H142" t="s">
+        <v>272</v>
+      </c>
+      <c r="I142">
+        <v>2</v>
+      </c>
+      <c r="J142" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="143" spans="1:10">
+      <c r="A143" s="1" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="144" spans="1:10">
+      <c r="A144" t="s">
+        <v>274</v>
+      </c>
+      <c r="B144" t="s">
+        <v>275</v>
+      </c>
+      <c r="C144">
+        <v>13</v>
+      </c>
+      <c r="D144">
+        <v>2023</v>
+      </c>
+      <c r="E144" t="s">
+        <v>140</v>
+      </c>
+      <c r="F144" t="s">
+        <v>97</v>
+      </c>
+      <c r="G144" t="s">
+        <v>172</v>
+      </c>
+      <c r="H144" t="s">
+        <v>272</v>
+      </c>
+      <c r="I144">
+        <v>2</v>
+      </c>
+      <c r="J144" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="145" spans="1:10">
+      <c r="A145" s="1" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="146" spans="1:10">
+      <c r="A146" t="s">
+        <v>277</v>
+      </c>
+      <c r="B146" t="s">
+        <v>278</v>
+      </c>
+      <c r="C146">
+        <v>12</v>
+      </c>
+      <c r="D146">
+        <v>2023</v>
+      </c>
+      <c r="E146" t="s">
+        <v>140</v>
+      </c>
+      <c r="F146" t="s">
+        <v>97</v>
+      </c>
+      <c r="G146" t="s">
+        <v>172</v>
+      </c>
+      <c r="H146" t="s">
+        <v>272</v>
+      </c>
+      <c r="I146">
+        <v>3</v>
+      </c>
+      <c r="J146" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="147" spans="1:10">
+      <c r="A147" s="1" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="148" spans="1:10">
+      <c r="A148" t="s">
+        <v>280</v>
+      </c>
+      <c r="B148" t="s">
+        <v>281</v>
+      </c>
+      <c r="C148">
+        <v>10</v>
+      </c>
+      <c r="D148">
+        <v>2023</v>
+      </c>
+      <c r="E148" t="s">
+        <v>140</v>
+      </c>
+      <c r="F148" t="s">
+        <v>97</v>
+      </c>
+      <c r="G148" t="s">
+        <v>172</v>
+      </c>
+      <c r="H148" t="s">
+        <v>282</v>
+      </c>
+      <c r="I148">
+        <v>2</v>
+      </c>
+      <c r="J148" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="149" spans="1:10">
+      <c r="A149" s="1" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="150" spans="1:10">
+      <c r="A150" t="s">
+        <v>280</v>
+      </c>
+      <c r="B150" t="s">
+        <v>281</v>
+      </c>
+      <c r="C150">
+        <v>11</v>
+      </c>
+      <c r="D150">
+        <v>2023</v>
+      </c>
+      <c r="E150" t="s">
+        <v>182</v>
+      </c>
+      <c r="F150" t="s">
+        <v>65</v>
+      </c>
+      <c r="G150" t="s">
+        <v>172</v>
+      </c>
+      <c r="H150" t="s">
+        <v>285</v>
+      </c>
+      <c r="I150">
+        <v>2</v>
+      </c>
+      <c r="J150" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="151" spans="1:10">
+      <c r="A151" s="1" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="152" spans="1:10">
+      <c r="A152" t="s">
+        <v>288</v>
+      </c>
+      <c r="B152" t="s">
+        <v>289</v>
+      </c>
+      <c r="C152">
+        <v>9</v>
+      </c>
+      <c r="D152">
+        <v>2023</v>
+      </c>
+      <c r="E152" t="s">
+        <v>140</v>
+      </c>
+      <c r="F152" t="s">
+        <v>97</v>
+      </c>
+      <c r="G152" t="s">
+        <v>172</v>
+      </c>
+      <c r="H152" t="s">
+        <v>282</v>
+      </c>
+      <c r="I152">
+        <v>2</v>
+      </c>
+      <c r="J152" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="153" spans="1:10">
+      <c r="A153" s="1" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="154" spans="1:10">
+      <c r="A154" t="s">
+        <v>291</v>
+      </c>
+      <c r="B154" t="s">
+        <v>292</v>
+      </c>
+      <c r="C154">
+        <v>3</v>
+      </c>
+      <c r="D154">
+        <v>2023</v>
+      </c>
+      <c r="E154" t="s">
+        <v>293</v>
+      </c>
+      <c r="F154" t="s">
+        <v>97</v>
+      </c>
+      <c r="G154" t="s">
+        <v>172</v>
+      </c>
+      <c r="H154" t="s">
+        <v>282</v>
+      </c>
+      <c r="I154">
+        <v>2</v>
+      </c>
+      <c r="J154" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="155" spans="1:10">
+      <c r="A155" s="1" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="156" spans="1:10">
+      <c r="A156" t="s">
+        <v>291</v>
+      </c>
+      <c r="B156" t="s">
+        <v>292</v>
+      </c>
+      <c r="C156">
+        <v>4</v>
+      </c>
+      <c r="D156">
+        <v>2023</v>
+      </c>
+      <c r="E156" t="s">
+        <v>262</v>
+      </c>
+      <c r="F156" t="s">
+        <v>97</v>
+      </c>
+      <c r="G156" t="s">
+        <v>172</v>
+      </c>
+      <c r="H156" t="s">
+        <v>282</v>
+      </c>
+      <c r="I156">
+        <v>2</v>
+      </c>
+      <c r="J156" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="157" spans="1:10">
+      <c r="A157" s="1" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="158" spans="1:10">
+      <c r="A158" t="s">
+        <v>291</v>
+      </c>
+      <c r="B158" t="s">
+        <v>296</v>
+      </c>
+      <c r="C158">
+        <v>5</v>
+      </c>
+      <c r="D158">
+        <v>2023</v>
+      </c>
+      <c r="E158" t="s">
+        <v>297</v>
+      </c>
+      <c r="F158" t="s">
+        <v>97</v>
+      </c>
+      <c r="G158" t="s">
+        <v>172</v>
+      </c>
+      <c r="H158" t="s">
+        <v>282</v>
+      </c>
+      <c r="I158">
+        <v>2</v>
+      </c>
+      <c r="J158" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="159" spans="1:10">
+      <c r="A159" s="1" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="160" spans="1:10">
+      <c r="A160" t="s">
+        <v>291</v>
+      </c>
+      <c r="B160" t="s">
+        <v>292</v>
+      </c>
+      <c r="C160">
+        <v>6</v>
+      </c>
+      <c r="D160">
+        <v>2023</v>
+      </c>
+      <c r="E160" t="s">
+        <v>217</v>
+      </c>
+      <c r="F160" t="s">
+        <v>97</v>
+      </c>
+      <c r="G160" t="s">
+        <v>172</v>
+      </c>
+      <c r="H160" t="s">
+        <v>282</v>
+      </c>
+      <c r="I160">
+        <v>2</v>
+      </c>
+      <c r="J160" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="161" spans="1:10">
+      <c r="A161" s="1" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="162" spans="1:10">
+      <c r="A162" t="s">
+        <v>291</v>
+      </c>
+      <c r="B162" t="s">
+        <v>292</v>
+      </c>
+      <c r="C162">
+        <v>7</v>
+      </c>
+      <c r="D162">
+        <v>2023</v>
+      </c>
+      <c r="E162" t="s">
+        <v>300</v>
+      </c>
+      <c r="F162" t="s">
+        <v>301</v>
+      </c>
+      <c r="G162" t="s">
+        <v>172</v>
+      </c>
+      <c r="H162" t="s">
+        <v>282</v>
+      </c>
+      <c r="I162">
+        <v>2</v>
+      </c>
+      <c r="J162" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="163" spans="1:10">
+      <c r="A163" s="1" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="164" spans="1:10">
+      <c r="A164" t="s">
+        <v>291</v>
+      </c>
+      <c r="B164" t="s">
+        <v>292</v>
+      </c>
+      <c r="C164">
+        <v>8</v>
+      </c>
+      <c r="D164">
+        <v>2023</v>
+      </c>
+      <c r="E164" t="s">
+        <v>303</v>
+      </c>
+      <c r="F164" t="s">
+        <v>97</v>
+      </c>
+      <c r="G164" t="s">
+        <v>172</v>
+      </c>
+      <c r="H164" t="s">
+        <v>282</v>
+      </c>
+      <c r="I164">
+        <v>2</v>
+      </c>
+      <c r="J164" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="165" spans="1:10">
+      <c r="A165" s="1" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="166" spans="1:10">
+      <c r="A166" t="s">
+        <v>305</v>
+      </c>
+      <c r="B166" t="s">
+        <v>306</v>
+      </c>
+      <c r="C166">
+        <v>2</v>
+      </c>
+      <c r="D166">
+        <v>2023</v>
+      </c>
+      <c r="E166" t="s">
+        <v>182</v>
+      </c>
+      <c r="F166" t="s">
+        <v>65</v>
+      </c>
+      <c r="G166" t="s">
+        <v>172</v>
+      </c>
+      <c r="H166" t="s">
+        <v>282</v>
+      </c>
+      <c r="I166">
+        <v>2</v>
+      </c>
+      <c r="J166" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="167" spans="1:10">
+      <c r="A167" s="1" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="168" spans="1:10">
+      <c r="A168" t="s">
+        <v>308</v>
+      </c>
+      <c r="B168" t="s">
+        <v>309</v>
+      </c>
+      <c r="C168">
+        <v>1</v>
+      </c>
+      <c r="D168">
+        <v>2023</v>
+      </c>
+      <c r="E168" t="s">
+        <v>136</v>
+      </c>
+      <c r="F168" t="s">
+        <v>97</v>
+      </c>
+      <c r="G168" t="s">
+        <v>172</v>
+      </c>
+      <c r="H168" t="s">
+        <v>282</v>
+      </c>
+      <c r="I168">
+        <v>2</v>
+      </c>
+      <c r="J168" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="169" spans="1:10">
+      <c r="A169" s="1" t="s">
+        <v>310</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A7:K7"/>
     <mergeCell ref="A9:K9"/>
     <mergeCell ref="A11:K11"/>
     <mergeCell ref="A13:K13"/>
     <mergeCell ref="A15:K15"/>
     <mergeCell ref="A17:K17"/>
     <mergeCell ref="A19:K19"/>
     <mergeCell ref="A21:K21"/>
     <mergeCell ref="A23:K23"/>
     <mergeCell ref="A25:K25"/>
     <mergeCell ref="A27:K27"/>
     <mergeCell ref="A29:K29"/>
     <mergeCell ref="A31:K31"/>
     <mergeCell ref="A33:K33"/>
     <mergeCell ref="A35:K35"/>
     <mergeCell ref="A37:K37"/>
     <mergeCell ref="A39:K39"/>
     <mergeCell ref="A41:K41"/>
     <mergeCell ref="A43:K43"/>
     <mergeCell ref="A45:K45"/>
     <mergeCell ref="A47:K47"/>
     <mergeCell ref="A49:K49"/>
     <mergeCell ref="A51:K51"/>
     <mergeCell ref="A53:K53"/>
     <mergeCell ref="A55:K55"/>
     <mergeCell ref="A57:K57"/>
     <mergeCell ref="A59:K59"/>
     <mergeCell ref="A61:K61"/>
     <mergeCell ref="A63:K63"/>
     <mergeCell ref="A65:K65"/>
     <mergeCell ref="A67:K67"/>
     <mergeCell ref="A69:K69"/>
     <mergeCell ref="A71:K71"/>
     <mergeCell ref="A73:K73"/>
     <mergeCell ref="A75:K75"/>
     <mergeCell ref="A77:K77"/>
     <mergeCell ref="A79:K79"/>
     <mergeCell ref="A81:K81"/>
     <mergeCell ref="A83:K83"/>
     <mergeCell ref="A85:K85"/>
     <mergeCell ref="A87:K87"/>
     <mergeCell ref="A89:K89"/>
+    <mergeCell ref="A91:K91"/>
+    <mergeCell ref="A93:K93"/>
+    <mergeCell ref="A95:K95"/>
+    <mergeCell ref="A97:K97"/>
+    <mergeCell ref="A99:K99"/>
+    <mergeCell ref="A101:K101"/>
+    <mergeCell ref="A103:K103"/>
+    <mergeCell ref="A105:K105"/>
+    <mergeCell ref="A107:K107"/>
+    <mergeCell ref="A109:K109"/>
+    <mergeCell ref="A111:K111"/>
+    <mergeCell ref="A113:K113"/>
+    <mergeCell ref="A115:K115"/>
+    <mergeCell ref="A117:K117"/>
+    <mergeCell ref="A119:K119"/>
+    <mergeCell ref="A121:K121"/>
+    <mergeCell ref="A123:K123"/>
+    <mergeCell ref="A125:K125"/>
+    <mergeCell ref="A127:K127"/>
+    <mergeCell ref="A129:K129"/>
+    <mergeCell ref="A131:K131"/>
+    <mergeCell ref="A133:K133"/>
+    <mergeCell ref="A135:K135"/>
+    <mergeCell ref="A137:K137"/>
+    <mergeCell ref="A139:K139"/>
+    <mergeCell ref="A141:K141"/>
+    <mergeCell ref="A143:K143"/>
+    <mergeCell ref="A145:K145"/>
+    <mergeCell ref="A147:K147"/>
+    <mergeCell ref="A149:K149"/>
+    <mergeCell ref="A151:K151"/>
+    <mergeCell ref="A153:K153"/>
+    <mergeCell ref="A155:K155"/>
+    <mergeCell ref="A157:K157"/>
+    <mergeCell ref="A159:K159"/>
+    <mergeCell ref="A161:K161"/>
+    <mergeCell ref="A163:K163"/>
+    <mergeCell ref="A165:K165"/>
+    <mergeCell ref="A167:K167"/>
+    <mergeCell ref="A169:K169"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>